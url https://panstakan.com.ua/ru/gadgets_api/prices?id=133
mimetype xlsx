--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -15,1405 +15,1405 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2316">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Горячий шоколад / Какао</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Горячий шоколад</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Ціна (Опт 1)</t>
   </si>
   <si>
     <t>Ціна (Опт 2)</t>
   </si>
   <si>
     <t>Ціна (Опт 3)</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>001599</t>
   </si>
   <si>
     <t xml:space="preserve">Горячий шоколад Theobroma Bar Crema Италия 1 кг </t>
   </si>
   <si>
-    <t>461.55 грн/за кг</t>
-[...8 lines deleted...]
-    <t>376.74 грн/від 36 кг</t>
+    <t>491.66 грн/за кг</t>
+  </si>
+  <si>
+    <t>456.19 грн/від 4 кг</t>
+  </si>
+  <si>
+    <t>428.75 грн/від 12 кг</t>
+  </si>
+  <si>
+    <t>401.31 грн/від 36 кг</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-theobroma-bar-crema-italiya-1-kg</t>
   </si>
   <si>
     <t>004910</t>
   </si>
   <si>
     <t>Капучино Шоколад HEARTS 1кг/80 порций</t>
   </si>
   <si>
     <t>195 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kapuchino-shokolad-hearts-1kg80-porciy</t>
   </si>
   <si>
+    <t>001601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Горячий шоколад черный Theobroma Bar Nero Италия 1 кг </t>
+  </si>
+  <si>
+    <t>488.85 грн/за кг</t>
+  </si>
+  <si>
+    <t>455 грн/від 4 кг</t>
+  </si>
+  <si>
+    <t>437.5 грн/від 12 кг</t>
+  </si>
+  <si>
+    <t>420 грн/від 36 кг</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-chernyy-theobroma-bar-nero-italiya-1-kg</t>
+  </si>
+  <si>
+    <t>000038</t>
+  </si>
+  <si>
+    <t>Горячий шоколад Ristora vending Италия 1кг/уп</t>
+  </si>
+  <si>
+    <t>305.5 грн/за кг</t>
+  </si>
+  <si>
+    <t>298.45 грн/від 10 кг</t>
+  </si>
+  <si>
+    <t>291.4 грн/від 20 кг</t>
+  </si>
+  <si>
+    <t>284.35 грн/від 50 кг</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-vending-italiya-1kgup</t>
+  </si>
+  <si>
+    <t>000040</t>
+  </si>
+  <si>
+    <t>Горячий шоколад Ristora  Италия 1кг/банка  густой</t>
+  </si>
+  <si>
+    <t>525.35 грн/за кг</t>
+  </si>
+  <si>
+    <t>513.5 грн/від 3 кг</t>
+  </si>
+  <si>
+    <t>501.65 грн/від 9 кг</t>
+  </si>
+  <si>
+    <t>481.9 грн/від 18 кг</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-1kgbanka-gustoy</t>
+  </si>
+  <si>
+    <t>000205</t>
+  </si>
+  <si>
+    <t>Горячий шоколад Ristora Италия  50шт/1.25кг  густой</t>
+  </si>
+  <si>
+    <t>682.5 грн/за кг</t>
+  </si>
+  <si>
+    <t>656.25 грн/від 3 кг</t>
+  </si>
+  <si>
+    <t>630 грн/від 6 кг</t>
+  </si>
+  <si>
+    <t>603.75 грн/від 10 кг</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-50sht125kg-gustoy</t>
+  </si>
+  <si>
+    <t>Капучино Amaretto HEARTS 1кг/80 порций</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kapuchino-amaretto-hearts-1kg80-porciy</t>
+  </si>
+  <si>
+    <t>001600</t>
+  </si>
+  <si>
+    <t>Горячий шоколад белый Theobroma Bar Bianca Италия 1 кг</t>
+  </si>
+  <si>
+    <t>312 грн/за кг</t>
+  </si>
+  <si>
+    <t>302.4 грн/від 2 кг</t>
+  </si>
+  <si>
+    <t>292.8 грн/від 8 кг</t>
+  </si>
+  <si>
+    <t>283.2 грн/від 16 кг</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-belyy-theobroma-bar-bianca-italiya-1-kg</t>
+  </si>
+  <si>
     <t>СС-1638</t>
   </si>
   <si>
     <t xml:space="preserve">Горячий шоколад вендинг Theobroma №11 1 кг </t>
   </si>
   <si>
     <t>242.15 грн/за шт</t>
   </si>
   <si>
     <t>227.12 грн/від 5 шт</t>
   </si>
   <si>
     <t>212.09 грн/від 20 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/goryachiy-shokolad-vending-theobroma-no11-1-kg</t>
   </si>
   <si>
-    <t>000038</t>
-[...109 lines deleted...]
-  <si>
     <t>Какао</t>
   </si>
   <si>
     <t>001673</t>
   </si>
   <si>
     <t xml:space="preserve">Какао Theobroma Bar Classic Италия 1 кг </t>
   </si>
   <si>
-    <t>452.1 грн/за кг</t>
-[...8 lines deleted...]
-    <t>382.8 грн/від 48 кг</t>
+    <t>471.28 грн/за кг</t>
+  </si>
+  <si>
+    <t>454.08 грн/від 4 кг</t>
+  </si>
+  <si>
+    <t>423.12 грн/від 16 кг</t>
+  </si>
+  <si>
+    <t>399.04 грн/від 48 кг</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kakao-theobroma-bar-classic-italiya-1-kg</t>
   </si>
   <si>
     <t>001520</t>
   </si>
   <si>
     <t>Какао Theobroma Bar Италия 1 кг</t>
   </si>
   <si>
-    <t>383.44 грн/за шт</t>
-[...8 lines deleted...]
-    <t>308.75 грн/від 48 шт</t>
+    <t>397.41 грн/за шт</t>
+  </si>
+  <si>
+    <t>371.2 грн/від 5 шт</t>
+  </si>
+  <si>
+    <t>345.6 грн/від 16 шт</t>
+  </si>
+  <si>
+    <t>320 грн/від 48 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kakao-theobroma-bar-italiya-1-kg</t>
   </si>
   <si>
     <t>001938</t>
   </si>
   <si>
     <t>Какао Theobroma Bar Supremo без сахара Италия 1 кг</t>
   </si>
   <si>
-    <t>836.4 грн/за уп</t>
-[...8 lines deleted...]
-    <t>748 грн/від 22 уп</t>
+    <t>886.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>850.78 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>821.94 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>793.1 грн/від 22 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kakao-theobroma-bar-supremo-bez-sakhara-italiya-1-kg</t>
   </si>
   <si>
     <t>Л-1239</t>
   </si>
   <si>
     <t>Растворимый какао в гранулах Mix Fix с витаминами и кальцием 500г (без глютена)</t>
   </si>
   <si>
     <t>123.32 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/rastvorimyy-kakao-v-granulakh-mix-fix-s-vitaminami-i-kalciem-500g-bez-glyutena</t>
   </si>
   <si>
+    <t>СС-5863</t>
+  </si>
+  <si>
+    <t>Какао Theobroma Bar перец-мята №7 1 кг</t>
+  </si>
+  <si>
+    <t>326.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>306 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>285.6 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kakao-theobroma-bar-perec-myata-no7-1-kg</t>
+  </si>
+  <si>
     <t>СС-5490</t>
   </si>
   <si>
     <t>Какао Theobroma Bar Кайенский перец №8 1 кг</t>
   </si>
   <si>
     <t>360 грн/за шт</t>
   </si>
   <si>
     <t>339.64 грн/від 5 шт</t>
   </si>
   <si>
     <t>317.56 грн/від 20 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kakao-theobroma-bar-kayenskiy-perec-no8-1-kg</t>
   </si>
   <si>
     <t>СС-4872</t>
   </si>
   <si>
     <t>Смесь милкшейк Шоколад Theobroma №10 1 кг</t>
   </si>
   <si>
     <t>394.99 грн/за уп</t>
   </si>
   <si>
     <t>374.66 грн/від 5 уп</t>
   </si>
   <si>
     <t>351.78 грн/від 10 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/smes-milksheyk-shokolad-theobroma-no10-1-kg</t>
   </si>
   <si>
     <t>СС-6005</t>
   </si>
   <si>
     <t>Смесь милкшейк Ваниль Theobroma №9 1 кг</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/smes-milksheyk-vanil-theobroma-no9-1-kg</t>
   </si>
   <si>
-    <t>СС-5863</t>
-[...16 lines deleted...]
-  <si>
     <t>Крышки для бумажных стаканов</t>
   </si>
   <si>
     <t>Крышки пластиковые  Ø 69</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  69 черная 50шт.уп.(70/3500) </t>
+  </si>
+  <si>
+    <t>23.52 грн/за уп</t>
+  </si>
+  <si>
+    <t>19.6 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>18.9 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Желтый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>34 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>33 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышка бумажная Д-69 Чорная 50шт/уп</t>
+  </si>
+  <si>
+    <t>37 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 49 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup</t>
+  </si>
+  <si>
+    <t>004636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.5 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>34 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>004639</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-69 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>39 грн/за уп</t>
+  </si>
+  <si>
+    <t>38 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>34 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø69 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup</t>
+  </si>
+  <si>
+    <t>01-5743</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>38 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69</t>
+  </si>
+  <si>
+    <t>004475</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-69 / 50шт/уп / Белый / ЛАМИНАЦИЯ-2</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>01-5725</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø69 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup</t>
+  </si>
+  <si>
+    <t>KRS69X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>40.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.9 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>35.51 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>32.86 грн/від 560 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>006464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые D-69 50шт/уп Черный </t>
+  </si>
+  <si>
+    <t>35.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy</t>
+  </si>
+  <si>
+    <t>006465</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые D-69 50шт/уп Белый</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy</t>
+  </si>
+  <si>
+    <t>02977</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Фиолетовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>33 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>005621</t>
+  </si>
+  <si>
+    <t>Крышка бумажная белая Ø-69 50шт/уп ЛАМИНАЦИЯ-2</t>
+  </si>
+  <si>
+    <t>44.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.9 грн/від 49 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-0001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>40.71 грн/за шт</t>
+  </si>
+  <si>
+    <t>39.6 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>37.92 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>36.8 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>002514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.1 грн/за шт</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>32.76 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Синий / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up</t>
+  </si>
+  <si>
+    <t>001160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Коричневый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>29.03 грн/за шт</t>
+  </si>
+  <si>
+    <t>28.17 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>27.09 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>25.37 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>0001796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Голубой / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Красний / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up</t>
+  </si>
+  <si>
+    <t>KRS69X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-69 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.78 грн/за шт</t>
+  </si>
+  <si>
+    <t>34.72 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>33.39 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>31.27 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Бирюзовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Розовый / (1ящ/60уп) </t>
   </si>
   <si>
-    <t>36.5 грн/за шт</t>
-[...10 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up</t>
   </si>
   <si>
-    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Желтый / (1ящ/60уп) </t>
-[...53 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup</t>
+    <t>02975</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>40.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.6 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>37.92 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>36.8 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02978</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Оранж / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up</t>
   </si>
   <si>
     <t>01-5680</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø69</t>
   </si>
   <si>
-    <t>38 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>36 грн/від 30 уп</t>
   </si>
   <si>
     <t>34.44 грн/від 180 уп</t>
   </si>
   <si>
     <t>32.48 грн/від 360 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69</t>
   </si>
   <si>
-    <t>005621</t>
-[...307 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 77</t>
   </si>
   <si>
+    <t>--5709</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø77 50шт/уп</t>
+  </si>
+  <si>
+    <t>39.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.68 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup</t>
+  </si>
+  <si>
     <t>01-5758</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø77-М 50шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver Ø77-М 50шт/уп</t>
   </si>
   <si>
     <t>35 грн/від 30 уп</t>
   </si>
   <si>
     <t>33.83 грн/від 180 уп</t>
   </si>
   <si>
     <t>31.9 грн/від 360 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup</t>
   </si>
   <si>
+    <t>006374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-77 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-77 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
     <t>01-5757</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø77 50шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup</t>
   </si>
   <si>
-    <t>--5709</t>
-[...34 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 79</t>
   </si>
   <si>
+    <t>01-5714</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>41.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.19 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>37.7 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>35.67 грн/від 250 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79</t>
+  </si>
+  <si>
+    <t>KRS79КЛ-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clone of Крышки пластиковые с клапаном ST-80 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>41.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>001574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>30.38 грн/за шт</t>
+  </si>
+  <si>
+    <t>29.48 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>28.13 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>26.55 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>004428</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-79 / 50шт/уп / Белый / ламинация-2</t>
+  </si>
+  <si>
+    <t>49.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.36 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
     <t>004557</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки бумажные Крафтовые Ø79 / 50шт/уп </t>
   </si>
   <si>
     <t>38.84 грн/за уп</t>
   </si>
   <si>
     <t>37.42 грн/від 33 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки бумажные Черные Ø79 / 50шт/уп </t>
   </si>
   <si>
     <t>39.69 грн/за уп</t>
   </si>
   <si>
     <t>37.42 грн/від 42 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup</t>
   </si>
   <si>
     <t>01-5686</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø79</t>
   </si>
   <si>
     <t>41 грн/за уп</t>
   </si>
   <si>
     <t>39.5 грн/від 50 уп</t>
   </si>
   <si>
-    <t>37.7 грн/від 150 уп</t>
-[...1 lines deleted...]
-  <si>
     <t>35.67 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79</t>
   </si>
   <si>
-    <t>01-5714</t>
-[...14 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79</t>
+    <t>002659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Фиолетовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.06 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up</t>
   </si>
   <si>
     <t>01-5750</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver Ø79 50шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup</t>
   </si>
   <si>
-    <t>KRS79КЛ-чорна</t>
-[...10 lines deleted...]
-  <si>
     <t>ЕК5923</t>
   </si>
   <si>
     <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø79</t>
   </si>
   <si>
     <t>42 грн/за уп</t>
   </si>
   <si>
     <t>39.69 грн/від 40 уп</t>
   </si>
   <si>
     <t>36.99 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79</t>
   </si>
   <si>
+    <t>01-0499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном Ø79 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>45 грн/за уп</t>
+  </si>
+  <si>
+    <t>44 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>43 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>42 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>KRS79X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-79 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>41.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.9 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>37.62 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>35.34 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>KRS79X-б-осінь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ОСЕНЬ -79 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.23 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.61 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>36.45 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>34.02 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>KRS79X-ч-осінь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ОСЕНЬ -79 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.33 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>37.13 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>34.65 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>006421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-79 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>37.8 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>35.64 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>006424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-79 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Оранж / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>40 грн/за шт</t>
+  </si>
+  <si>
+    <t>39 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>36.01 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>35 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up</t>
+  </si>
+  <si>
+    <t>002703</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Салатовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up</t>
+  </si>
+  <si>
     <t>KRS79X-біла</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-79 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
-    <t>41.9 грн/за уп</t>
-[...10 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
-    <t>004428</t>
-[...119 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up</t>
+    <t>002515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>36.45 грн/за шт</t>
+  </si>
+  <si>
+    <t>35.37 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>31.86 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>40 грн/за шт</t>
-[...7 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up</t>
   </si>
   <si>
-    <t>KRS79X-чорна</t>
-[...5 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up</t>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Синий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up</t>
+  </si>
+  <si>
+    <t>0001398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Голубая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>44.45 грн/за шт</t>
+  </si>
+  <si>
+    <t>43.33 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>40 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>38.89 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Красный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.35 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>34.36 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Розовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Салатовий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up</t>
+  </si>
+  <si>
+    <t>003206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up</t>
   </si>
   <si>
     <t>01-0031</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>44.45 грн/за шт</t>
-[...10 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
-    <t>002515</t>
-[...94 lines deleted...]
-  <si>
     <t>001652</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Красная / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up</t>
   </si>
   <si>
-    <t>002660</t>
-[...52 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø разные</t>
   </si>
   <si>
+    <t>003164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-95 / 50шт/уп / Черный / (1ящ/32уп) </t>
+  </si>
+  <si>
+    <t>49 грн/за уп</t>
+  </si>
+  <si>
+    <t>48 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>47 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up</t>
+  </si>
+  <si>
     <t>00404</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-75 / 50шт/уп / Коричневый / (1ящ/40уп) </t>
   </si>
   <si>
     <t>23.13 грн/за шт</t>
   </si>
   <si>
     <t>23.13 грн/від 40 шт</t>
   </si>
   <si>
     <t>22.62 грн/від 120 шт</t>
   </si>
   <si>
     <t>22.2 грн/від 200 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up</t>
   </si>
   <si>
-    <t>003164</t>
-[...16 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 90</t>
   </si>
   <si>
+    <t>РС-6499</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-90 Черная 50шт/уп</t>
+  </si>
+  <si>
+    <t>44 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup</t>
+  </si>
+  <si>
     <t>004438</t>
   </si>
   <si>
     <t>Крышки бумажные  П-90 / 50шт/уп / Белый / ламинация-2</t>
   </si>
   <si>
     <t>55.61 грн/за уп</t>
   </si>
   <si>
     <t>52.48 грн/від 28 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2</t>
   </si>
   <si>
-    <t>РС-6499</t>
-[...10 lines deleted...]
-  <si>
     <t>Юні -6428</t>
   </si>
   <si>
     <t xml:space="preserve">Крышка пластиковая Юни Ø90 Белая 50шт/уп </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup</t>
   </si>
   <si>
     <t>006422</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-90 / 50шт/уп / Черный / (1ящ/40уп) </t>
   </si>
   <si>
     <t>43.09 грн/за уп</t>
   </si>
   <si>
     <t>41.23 грн/від 70 уп</t>
   </si>
   <si>
     <t>38.75 грн/від 210 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up</t>
@@ -1439,65 +1439,101 @@
   <si>
     <t>45.44 грн/за уп</t>
   </si>
   <si>
     <t>43.52 грн/від 40 уп</t>
   </si>
   <si>
     <t>40.96 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки бумажные синие Ø90 50шт/уп </t>
   </si>
   <si>
     <t>52.9 грн/за уп</t>
   </si>
   <si>
     <t>49.92 грн/від 24 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup</t>
   </si>
   <si>
+    <t>tp2524-0002</t>
+  </si>
+  <si>
+    <t>Крышка бумажная белая "Ю" Whitle Ø90 50шт/уп</t>
+  </si>
+  <si>
+    <t>111.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>105 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>99.96 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup</t>
+  </si>
+  <si>
     <t>004613</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки бумажные  П-90 / 50шт/уп / Чорні / </t>
   </si>
   <si>
     <t>45.15 грн/за уп</t>
   </si>
   <si>
     <t>43.16 грн/від 28 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni</t>
   </si>
   <si>
+    <t>ЕК5924</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>46 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.79 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>41.27 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90</t>
+  </si>
+  <si>
     <t>004641</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  AP-90 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
   </si>
   <si>
     <t>56.94 грн/за уп</t>
   </si>
   <si>
     <t>55.26 грн/від 40 уп</t>
   </si>
   <si>
     <t>52.73 грн/від 120 уп</t>
   </si>
   <si>
     <t>49.77 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up</t>
   </si>
   <si>
     <t>004638</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  AP-90 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
@@ -1514,5469 +1550,5463 @@
   <si>
     <t>48.32 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up</t>
   </si>
   <si>
     <t>01-5721</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø90 50шт/уп</t>
   </si>
   <si>
     <t>44.7 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup</t>
   </si>
   <si>
     <t>PC-3236</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-90 Белая 100шт/уп</t>
   </si>
   <si>
+    <t>110.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.88 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup</t>
+  </si>
+  <si>
+    <t>PC-3235</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-90 Черная 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>01-5754</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø90 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 71</t>
+  </si>
+  <si>
+    <t>002449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-71 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>34.06 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>32.76 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 500 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-71 / 50шт/уп / Коричневый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.36 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-71 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>41.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>39.44 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>36.81 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-5724</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø71 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup</t>
+  </si>
+  <si>
+    <t>01-5744</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø71 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup</t>
+  </si>
+  <si>
+    <t>01-5681</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>37.67 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.65 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>35 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.6 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71</t>
+  </si>
+  <si>
+    <t>01-0003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-71 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 76</t>
+  </si>
+  <si>
+    <t>02985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>36 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>35 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>34 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-0028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>002759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>23.63 грн/за шт</t>
+  </si>
+  <si>
+    <t>22.93 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>21.88 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>20.65 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002760</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Желтый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Черный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>02987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Розовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.01 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>00006191</t>
+  </si>
+  <si>
+    <t>Кришки пластиковые оранжевые РОМБ Р-76 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup</t>
+  </si>
+  <si>
+    <t>006373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-76 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-76 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Фиолетовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 80</t>
+  </si>
+  <si>
+    <t>001603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Голубая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>Крышки бумажные Черные Ø80 / 50шт/уп ламінація-1</t>
+  </si>
+  <si>
+    <t>49.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.36 грн/від 33 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1</t>
+  </si>
+  <si>
+    <t>KRS80КЛ-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном ST-80 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>36.58 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>Юні-6386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø80 Белая 50шт/уп </t>
+  </si>
+  <si>
+    <t>42.77 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>40.5 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup</t>
+  </si>
+  <si>
+    <t>Юні-6388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø80 Черная 50шт/уп </t>
+  </si>
+  <si>
+    <t>42.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.61 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>38.07 грн/від 130 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup</t>
+  </si>
+  <si>
+    <t>KRS80X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-80 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">рышки пластиковые Зерно Кр-80 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup</t>
+  </si>
+  <si>
+    <t>KRS80X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-80 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Розовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>39.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>38.5 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>37 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>tp2524-0001</t>
+  </si>
+  <si>
+    <t>Крышка бумажная белая "Ю" Whitle Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>95.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>90 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>85.68 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup</t>
+  </si>
+  <si>
+    <t>002516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Салатовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Красная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые в форме Губок Ø80 / 50шт/уп /  Черная / (1ящ/20уп) </t>
+  </si>
+  <si>
+    <t>87.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>85.4 грн/від 20 шт</t>
+  </si>
+  <si>
+    <t>84 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>82.6 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Фиолетовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном Ø80 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Красный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>03004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Синий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36.01 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up</t>
+  </si>
+  <si>
+    <t>03002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Оранж / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.89 грн/за шт</t>
+  </si>
+  <si>
+    <t>42.78 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>41.12 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>40 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>03005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  80 красная 50шт.уп.(40/2000) </t>
+  </si>
+  <si>
+    <t>27.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>26.25 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>24.75 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  80 черная 50шт.уп.(40/2000) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000</t>
+  </si>
+  <si>
+    <t>01-0012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Салатовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>004556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø80/ 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.14 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup</t>
+  </si>
+  <si>
+    <t>PC-3234</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-80 Черная 100шт/уп</t>
+  </si>
+  <si>
+    <t>90.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>005730</t>
+  </si>
+  <si>
+    <t>Крышки бумажные Крафтовые Ø80/ 50шт/уп ламинация-1</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1</t>
+  </si>
+  <si>
+    <t>004640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-80 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.13 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>40.1 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>38.42 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up</t>
+  </si>
+  <si>
+    <t>004411</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-80 / 50шт/уп / Белый / ламинация</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>01-5722</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup</t>
+  </si>
+  <si>
+    <t>PC-3233</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-80 Белая 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup</t>
+  </si>
+  <si>
+    <t>01-5751</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup</t>
+  </si>
+  <si>
+    <t>01-5687</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>37.41 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80</t>
+  </si>
+  <si>
+    <t>005307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные синие Ø80 50шт/уп </t>
+  </si>
+  <si>
+    <t>44.77 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup</t>
+  </si>
+  <si>
+    <t>004637</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-80 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>42.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.28 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>39.64 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>37.67 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 91</t>
+  </si>
+  <si>
+    <t>004461</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-91 / 50шт/уп / Белый / Ламинация-2</t>
+  </si>
+  <si>
+    <t>53.82 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.48 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>01-5726</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø91 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>48.58 грн/за шт</t>
+  </si>
+  <si>
+    <t>47.46 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>45.78 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>42.5 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>41 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5689</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø89</t>
+  </si>
+  <si>
+    <t>42.88 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40.65 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>38.4 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-5760</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø89 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup</t>
+  </si>
+  <si>
+    <t>01-5753</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø89 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup</t>
+  </si>
+  <si>
+    <t>006389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-89 / 50шт/уп / Черный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>44.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>006390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-89 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>44.23 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые  Ø 78</t>
+  </si>
+  <si>
+    <t>002768</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.72 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>05453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 М / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>38.22 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.31 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>34.45 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>32.33 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.72 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Голубые / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up</t>
+  </si>
+  <si>
+    <t>001524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Красная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая РОМБ Gold Ø77-М 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.68 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.05 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>35.34 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.63 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Салатовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>33.13 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>03156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-78 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.91 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Коричневый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>29.7 грн/за шт</t>
+  </si>
+  <si>
+    <t>28.82 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 72</t>
+  </si>
+  <si>
+    <t>KRS72X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  St-72 / 50шт/уп / Коричневый / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>41.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.62 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>36.18 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>33.48 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up</t>
+  </si>
+  <si>
+    <t>005501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая РОМБ Белая Р-72 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.97 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>33.65 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>31.61 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup</t>
+  </si>
+  <si>
+    <t>005926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая желтая РОМБ Р-72 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.45 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup</t>
+  </si>
+  <si>
+    <t>01-5745</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø72 50шт/уп</t>
+  </si>
+  <si>
+    <t>36.4 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup</t>
+  </si>
+  <si>
+    <t>01-5755</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø72 50шт/уп</t>
+  </si>
+  <si>
+    <t>38.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup</t>
+  </si>
+  <si>
+    <t>ЕК5922</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>36.98 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>34.68 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72</t>
+  </si>
+  <si>
+    <t>006420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-72 / 50шт/уп / Черный / (1ящ/70уп) </t>
+  </si>
+  <si>
+    <t>36.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.36 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>33.8 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up</t>
+  </si>
+  <si>
+    <t>03074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-72 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.36 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-81 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.37 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>31.86 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-81 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>24.98 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>000953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-81 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>24.3 грн/за шт</t>
+  </si>
+  <si>
+    <t>23.58 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 68</t>
+  </si>
+  <si>
+    <t>004081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.72 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>33.39 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>31.27 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>03710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Бирюзовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>03709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.07 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>32.76 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>32.51 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 73</t>
+  </si>
+  <si>
+    <t>01-5756</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø73 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup</t>
+  </si>
+  <si>
+    <t>01-5746</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø73 50шт/уп</t>
+  </si>
+  <si>
+    <t>38.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup</t>
+  </si>
+  <si>
+    <t>01-5682</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø73</t>
+  </si>
+  <si>
+    <t>37.66 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.48 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73</t>
+  </si>
+  <si>
+    <t>004858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>004857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.33 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>003892</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-73  / Черный /</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy</t>
+  </si>
+  <si>
+    <t>004859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Желтый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø91 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>46.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.1 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая ИНД. УП РОМБ салатова Р-75 50шт/уп. (1ящ/16уп/800шт)</t>
+  </si>
+  <si>
+    <t>57.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht</t>
+  </si>
+  <si>
+    <t>005904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Фиолетовый / </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy</t>
+  </si>
+  <si>
+    <t>005905</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Красный /</t>
+  </si>
+  <si>
+    <t>34.35 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.37 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy</t>
+  </si>
+  <si>
+    <t>005901</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Оранж /</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh</t>
+  </si>
+  <si>
+    <t>KRS75X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-75 / 50шт/уп / Черная / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.8 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>36.12 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>34.16 грн/від 420 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up</t>
+  </si>
+  <si>
+    <t>004476</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-75 / 50шт/уп / Белый / ламінація - 2</t>
+  </si>
+  <si>
+    <t>47.84 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.95 грн/від 37 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø75 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>36.5 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Крышка пластиковая РОМБ ОРАНЖЕВАЯ  ИНД.УП  Р-75  50шт/уп. (1ящ/16уп/800шт)</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht</t>
+  </si>
+  <si>
+    <t>01-5723</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø75 50шт/уп</t>
+  </si>
+  <si>
+    <t>39.19 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup</t>
+  </si>
+  <si>
+    <t>005900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Бирюзовый / </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy</t>
+  </si>
+  <si>
+    <t>01-5747</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø75 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup</t>
+  </si>
+  <si>
+    <t>005379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clone of Крышки бумажные Черные Ø79 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.58 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>33.92 грн/від 126 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/node/65212</t>
+  </si>
+  <si>
+    <t>01-5683</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>35.06 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.35 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75</t>
+  </si>
+  <si>
+    <t>01-0167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Розовый / </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy</t>
+  </si>
+  <si>
+    <t>003921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Белый / </t>
+  </si>
+  <si>
+    <t>40 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.35 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>36.58 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>34.52 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy</t>
+  </si>
+  <si>
+    <t>003891</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75  / Черный /</t>
+  </si>
+  <si>
+    <t>41.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.08 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>38.96 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>37.85 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy</t>
+  </si>
+  <si>
+    <t>005903</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Салатовый /</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 74</t>
+  </si>
+  <si>
+    <t>01737</t>
+  </si>
+  <si>
+    <t>Крышка КР74  50шт.(40/2000) (175мл Гофра) Белая</t>
+  </si>
+  <si>
+    <t>23.12 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya</t>
+  </si>
+  <si>
+    <t>01760</t>
+  </si>
+  <si>
+    <t>Крышка КР74  50шт.(40/2000) (175мл Гофра) Синяя</t>
+  </si>
+  <si>
+    <t>23.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-74  / Белый /</t>
+  </si>
+  <si>
+    <t>35.36 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-74  / Черный /</t>
+  </si>
+  <si>
+    <t>36.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 70</t>
+  </si>
+  <si>
+    <t>PC-3231</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-70 Черная 100шт/уп</t>
+  </si>
+  <si>
+    <t>88.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.18 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>003710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.15 грн/за шт</t>
+  </si>
+  <si>
+    <t>37.7 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-70 / 50шт/уп / Черный / (1ящ/70уп) </t>
+  </si>
+  <si>
+    <t>33.28 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>31.46 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up</t>
+  </si>
+  <si>
+    <t>006419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-70 / 50шт/уп / Белый / (1ящ/70уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up</t>
+  </si>
+  <si>
+    <t>KRS70X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-70 / 50шт/уп / Белый / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>37.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.98 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>31.01 грн/від 560 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Юні-6349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø70 Черная 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.27 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>32.26 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup</t>
+  </si>
+  <si>
+    <t>004132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>PC-3232</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-70 Белая 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup</t>
+  </si>
+  <si>
+    <t>KRS70X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-70 / 50шт/уп / Чёрный / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up</t>
+  </si>
+  <si>
+    <t>Юні-6348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø70 Белая 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.63 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.46 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>31.49 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø 88</t>
+  </si>
+  <si>
+    <t>00006342</t>
+  </si>
+  <si>
+    <t>Кришка Dif черная Р-88 50шт/уп</t>
+  </si>
+  <si>
+    <t>42.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup</t>
+  </si>
+  <si>
+    <t>00006343</t>
+  </si>
+  <si>
+    <t>Кришка Dif белая Р-88 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup</t>
+  </si>
+  <si>
+    <t>01-5759</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø88 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup</t>
+  </si>
+  <si>
+    <t>01-5752</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø88 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup</t>
+  </si>
+  <si>
+    <t>01-5688</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>40.64 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88</t>
+  </si>
+  <si>
+    <t>01-0035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>47.46 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.34 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>44.67 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>43.55 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>42.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>39 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Оранж / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.01 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up</t>
+  </si>
+  <si>
+    <t>004369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Фиолет / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up</t>
+  </si>
+  <si>
+    <t>004371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Бирюзовый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Синий / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Жовта / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up</t>
+  </si>
+  <si>
+    <t>004374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Салатова / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Розовый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые Ø63</t>
+  </si>
+  <si>
+    <t>004866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ Р-69 Черные 50шт/уп </t>
+  </si>
+  <si>
+    <t>33.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.02 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки для бумажных стаканов Gold</t>
+  </si>
+  <si>
+    <t>01-5684</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>38 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77</t>
+  </si>
+  <si>
+    <t>01-5690</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Крышки бумажные</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø90 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>53.43 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.09 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>48.36 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки для бумажных стаканов Silver</t>
+  </si>
+  <si>
+    <t>Крышки для бумажных стаканов Cherry</t>
+  </si>
+  <si>
+    <t>Бумажные стаканы крафтовые</t>
+  </si>
+  <si>
+    <t>КРИС-01774</t>
+  </si>
+  <si>
+    <t>Стаканы бумажныйе одноразовые Крафтовые Кристал 250мл 50шт/уп    Ø77</t>
+  </si>
+  <si>
+    <t>75.27 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.44 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>67.43 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-kristal-250ml-50shtup-o77</t>
+  </si>
+  <si>
+    <t>002459</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Крафт 400мл 50шт/уп (1ящ/20уп) (кв91/р90)</t>
+  </si>
+  <si>
+    <t>118.89 грн/за уп</t>
+  </si>
+  <si>
+    <t>113.23 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-400ml-50shtup-1yasch20up-kv91r90</t>
+  </si>
+  <si>
+    <t>002471</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Крафт 500мл 50шт/уп (1ящ/20уп) (кв91/р90)</t>
+  </si>
+  <si>
+    <t>133.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>127.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-500ml-50shtup-1yasch20up-kv91r90</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт 300мл 50шт/уп Кристал Ø80</t>
+  </si>
+  <si>
+    <t>85.24 грн/за уп</t>
+  </si>
+  <si>
+    <t>81.02 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>75.89 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>70.77 грн/від 320 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-300ml-50shtup-kristal-o80</t>
+  </si>
+  <si>
+    <t>TD4789</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт TD 500мл  35шт/уп   Ø91</t>
+  </si>
+  <si>
+    <t>89 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.42 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>82.96 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-td-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>ТД4788</t>
+  </si>
+  <si>
+    <t>Стаканы бумажныйе одноразовые Крафтовые 250мл 50шт/уп  Ø75 TD</t>
+  </si>
+  <si>
+    <t>64.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.69 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>58.04 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-250ml-50shtup-o75-td</t>
+  </si>
+  <si>
+    <t>008789</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Кристал Крафт 500мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>112.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.31 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>99.7 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-kraft-500ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>ТД4787</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт  175мл  50шт/уп  Ø69 TD</t>
+  </si>
+  <si>
+    <t>52.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.77 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69-td</t>
+  </si>
+  <si>
+    <t>ТД-5295</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовий  Крафт  110мл 50шт/уп  TD</t>
+  </si>
+  <si>
+    <t>44.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.73 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>38.89 грн/від 252 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-kraft-110ml-50shtup-td</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Крафт-L 340мл 50шт/уп (1ящ/40уп) Ø79</t>
+  </si>
+  <si>
+    <t>47 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.68 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40.3 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-l-340ml-50shtup-1yasch40up-o79</t>
+  </si>
+  <si>
+    <t>КРИС-4561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы бумажные одноразовые Крафтовые Кристал 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>48.38 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.08 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>42.44 грн/від 252 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-bumazhnye-odnorazovye-kraftovye-kristal-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ТК-4198</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт 400мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>55.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.41 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>КРИС-4663</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт 340мл 50шт/уп   Ø80</t>
+  </si>
+  <si>
+    <t>89.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>85.66 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>81.03 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>КРИС-4662</t>
+  </si>
+  <si>
+    <t>Стакан бумажный  одноразовый Крафт 175мл 50шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>54.58 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.18 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>47.02 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>Бумажные стаканы крафт - супер плотные</t>
+  </si>
+  <si>
+    <t>ЭК-3977</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 500мл  Ø90</t>
+  </si>
+  <si>
+    <t>151.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-500ml-o90</t>
+  </si>
+  <si>
+    <t>ЭК-3973</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 110мл</t>
+  </si>
+  <si>
+    <t>51.05 грн/за уп</t>
+  </si>
+  <si>
+    <t>48.67 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-110ml</t>
+  </si>
+  <si>
+    <t>LF-4544</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 180мл  Ø74</t>
+  </si>
+  <si>
+    <t>84 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.6 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>78.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-o74</t>
+  </si>
+  <si>
+    <t>ЭК-4387</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 250мл  Ø75</t>
+  </si>
+  <si>
+    <t>81.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>75.85 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>69.7 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-250ml-o75</t>
+  </si>
+  <si>
+    <t>ЭК-4965</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 175мл  Ø69</t>
+  </si>
+  <si>
+    <t>64 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.8 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>57.6 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-175ml-o69</t>
+  </si>
+  <si>
+    <t>ЭК-3976</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 400мл  Ø90</t>
+  </si>
+  <si>
+    <t>132.37 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-400ml-o90</t>
+  </si>
+  <si>
+    <t>ЭК-3975</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 340мл  Ø80</t>
+  </si>
+  <si>
+    <t>128 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.41 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-340ml-o80</t>
+  </si>
+  <si>
+    <t>ЭК-3974</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 270мл  Ø79</t>
+  </si>
+  <si>
+    <t>95.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.65 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-270ml-o79</t>
+  </si>
+  <si>
+    <t>ЭК-3948</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Крафт Супер-плотный 180мл  st72</t>
+  </si>
+  <si>
+    <t>75.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-st72</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые  РОМБ-77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  77 красная 50шт.уп.(70/3500) </t>
+  </si>
+  <si>
+    <t>27.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>25.58 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>24.34 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Розовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.5 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-rozovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-0029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>41.75 грн/за шт</t>
+  </si>
+  <si>
+    <t>40.63 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>38.96 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>37.85 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Оранж / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-oranzh-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  77 черная 50шт.уп.(70/3500) </t>
+  </si>
+  <si>
+    <t>26.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>24.75 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>23.55 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Синий / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-siniy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Бирюзовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-biryuzovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-0069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Желтый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-zheltyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 / 50шт/уп / Фиолетовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-fioletovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые  Кв-77</t>
+  </si>
+  <si>
+    <t>002702</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Салатовый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-salatovyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>38.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>36.45 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>34.29 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>0002355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Голубий / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>27.5 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>25.96 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-golubiy-1yasch40up</t>
+  </si>
+  <si>
+    <t>001629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Желтый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-zheltyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>001173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>0002354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Фиолетовый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-fioletovyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002766</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>001172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-77 / 50шт/уп / Коричневый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-korichnevyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>Бумажные стаканы гофрированные</t>
+  </si>
+  <si>
+    <t>Стаканы гофрированные черные</t>
+  </si>
+  <si>
+    <t>Хеп03028</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный "Х" 500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>89.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>03014</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный Глянец 185мл 25шт/уп (1ящ/30уп) кр69</t>
+  </si>
+  <si>
+    <t>27.9 грн/за шт</t>
+  </si>
+  <si>
+    <t>26.56 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>25.29 грн/від 90 шт</t>
+  </si>
+  <si>
+    <t>23.8 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-glyanec-185ml-25shtup-1yasch30up-kr69</t>
+  </si>
+  <si>
+    <t>СУ-6168</t>
+  </si>
+  <si>
+    <t>Стакан бумажный гофрированный Гофра Черный 500мл   Ø88</t>
+  </si>
+  <si>
+    <t>68.89 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.44 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>60.21 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-500ml-o88</t>
+  </si>
+  <si>
+    <t>СУ-5995</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Черный 340мл "СУТ" 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>57.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.81 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-340ml-sut-20shtup-o80</t>
+  </si>
+  <si>
+    <t>ХЕП-4880</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 340мл  25шт  Ø80 Х</t>
+  </si>
+  <si>
+    <t>80.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.49 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-25sht-o80-kh</t>
+  </si>
+  <si>
+    <t>СУТ4716</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 250мл  25шт/уп Ø77-78  sut</t>
+  </si>
+  <si>
+    <t>64.16 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.95 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-o77-78-sut</t>
+  </si>
+  <si>
+    <t>СУТ3151</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофрированный  Чёрный  340мл  20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>58.06 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.53 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>Ж-6576</t>
+  </si>
+  <si>
+    <t>Стакан гофра 340 мл "Ж" чорный 25шт / 1уп (1ящ / 32уп / 800шт) (Кр-80 / Р-80) 1</t>
+  </si>
+  <si>
+    <t>71.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofra-340-ml-zh-chornyy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1</t>
+  </si>
+  <si>
+    <t>СУТ3369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный Гофра Черный 110мл 25шт/уп (1ящ/48уп) </t>
+  </si>
+  <si>
+    <t>35.77 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.12 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>ТП4382</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Чёрный 450мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>97.47 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.4 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-450ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП4379</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Чёрный 250мл 30шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>66.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.75 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>СУТ3147</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофрированный  Чёрный  250мл  25шт/уп (1ящ/30уп)  (кр78/р78)</t>
+  </si>
+  <si>
+    <t>57.49 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.39 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-250ml-25shtup-1yasch30up-kr78r78</t>
+  </si>
+  <si>
+    <t>СУТ3144</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофрированный Чёрный  175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>48.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.35 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Stor3029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный Гофра Чёрный "Sc" 110мл 25шт/уп (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>35 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chyornyy-sc-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>03027</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>76.56 грн/за уп</t>
+  </si>
+  <si>
+    <t>74.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>ТП4421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный одноразовий Гофра Черный 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>44.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.39 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-gofra-chernyy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>002918</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный 250мл 25шт/уп (1ящ/25уп) Ø77</t>
+  </si>
+  <si>
+    <t>55.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.75 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-250ml-25shtup-1yasch25up-o77</t>
+  </si>
+  <si>
+    <t>Ж-6575</t>
+  </si>
+  <si>
+    <t>Стакан гофра 250 мл "Ж" чорный 25шт / 1уп (1ящ / 36уп / 900шт)  D-76. ST-75</t>
+  </si>
+  <si>
+    <t>56.65 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofra-250-ml-zh-chornyy-25sht-1up-1yasch-36up-900sht-d-76-st-75</t>
+  </si>
+  <si>
+    <t>001651</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный 340мл 25шт/уп (1ящ/24уп) Кр79</t>
+  </si>
+  <si>
+    <t>41.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.16 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>38.81 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>37.13 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-340ml-25shtup-1yasch24up-kr79</t>
+  </si>
+  <si>
+    <t>001879</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра Черный 500мл 20шт/уп (1ящ/20уп) кр90</t>
+  </si>
+  <si>
+    <t>43.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.84 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-500ml-20shtup-1yasch20up-kr90</t>
+  </si>
+  <si>
+    <t>СУ-001878</t>
+  </si>
+  <si>
+    <t>Стакан бумажный гофрированный Гофра Черный 400мл   Ø88</t>
+  </si>
+  <si>
+    <t>58.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.86 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-400ml-o88</t>
+  </si>
+  <si>
+    <t>ТП4380</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Чёрный 350мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>86 грн/за уп</t>
+  </si>
+  <si>
+    <t>83.63 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-350ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ХЕП-3537</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 250мл  25шт/уп (1ящ/30уп) Ø77</t>
+  </si>
+  <si>
+    <t>59.97 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.41 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-1yasch30up-o77</t>
+  </si>
+  <si>
+    <t>007965</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 110мл  25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>45.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.88 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>60.57 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.75 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>СУТ-3538</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофро-Крафт  Чёрный 340мл 20шт  Ø80</t>
+  </si>
+  <si>
+    <t>64.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.6 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-20sht-o80</t>
+  </si>
+  <si>
+    <t>Х3555</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофро-Крафт  Чёрный 400мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
     <t>88 грн/за уп</t>
   </si>
   <si>
-    <t>83.52 грн/від 10 уп</t>
-[...635 lines deleted...]
-    <t>Крышка пластиковая РС-80 Белая 100шт/уп</t>
+    <t>83.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-400ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>Х3560</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофро-Крафт  Чёрный 500мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>92.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.6 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-500ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>S-C-001455</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Черный 400мл  25шт  Ø90</t>
+  </si>
+  <si>
+    <t>75 грн/за уп</t>
+  </si>
+  <si>
+    <t>72.85 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-400ml-25sht-o90</t>
+  </si>
+  <si>
+    <t>S-C-Ч001314</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Черный 500мл 20шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>93.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.75 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-500ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП4377</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра Чёрный 180мл 30шт/уп  Ø71</t>
+  </si>
+  <si>
+    <t>51.87 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.88 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>СУТ-6488</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофрированный Чёрный Волна 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>48.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-volna-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Стакан гофрированный волна черный</t>
+  </si>
+  <si>
+    <t>СУТ - 6544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан СУТ Гофра-Волна Чёрный 500мл 20шт / уп (1ящ / 28уп / 560шт) (Р-88) </t>
+  </si>
+  <si>
+    <t>68.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-sut-gofra-volna-chyornyy-500ml-20sht-1yasch-28up-560sht-r-88</t>
+  </si>
+  <si>
+    <t>004136</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Черный 175мл 20шт/уп Ø70  TD</t>
+  </si>
+  <si>
+    <t>52.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.54 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-175ml-20shtup-o70-td</t>
+  </si>
+  <si>
+    <t>004432</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Чёрный 500мл 15шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>60.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.05 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chyornyy-500ml-15shtup-o91</t>
+  </si>
+  <si>
+    <t>PC-3085</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Чёрный 500мл 20шт/уп (1ящ/24уп) Ø90</t>
+  </si>
+  <si>
+    <t>82.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>79.3 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-500ml-20shtup-1yasch24up-o90</t>
+  </si>
+  <si>
+    <t>12302164/4</t>
+  </si>
+  <si>
+    <t>Стакан гофрированый ВОЛНА ЧОРНЫЙ Юни 450 мл 20шт.уп  (24 рук /480)  90</t>
+  </si>
+  <si>
+    <t>89.42 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-450-ml-20shtup-24-ruk-480-90</t>
+  </si>
+  <si>
+    <t>СУТ-5996</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Черный 250мл 250мл "СУТ" 25шт/уп Ø78</t>
+  </si>
+  <si>
+    <t>57.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.26 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-250ml-250ml-sut-25shtup-o78</t>
+  </si>
+  <si>
+    <t>12302164/3</t>
+  </si>
+  <si>
+    <t>Стакан гофрированый ВОЛНА ЧОРНЫЙ Юни 350мл 25шт.уп  (20 рук /500)  90</t>
   </si>
   <si>
     <t>79 грн/за уп</t>
   </si>
   <si>
-    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup</t>
-[...2312 lines deleted...]
-    <t>Стакан бумажный одноразовый Гофро-Крафт  Чёрный 500мл  25шт/уп (1ящ/20уп) кр91</t>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-350ml-25shtup-20-ruk-500-90</t>
+  </si>
+  <si>
+    <t>004138</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Черный 300мл 20шт/уп Ø80 TD</t>
+  </si>
+  <si>
+    <t>64.34 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.59 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-300ml-20shtup-o80-td</t>
+  </si>
+  <si>
+    <t>PC-3080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный Гофра-Волна Чёрный 110мл 30шт/уп (1ящ/48уп) </t>
+  </si>
+  <si>
+    <t>58.62 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.25 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-30shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>PC-3082</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Чёрный 180мл 30шт/уп (1ящ/35уп) Ø71</t>
+  </si>
+  <si>
+    <t>70.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.93 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-180ml-30shtup-1yasch35up-o71</t>
+  </si>
+  <si>
+    <t>PC-3084</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Чёрный 400мл 30шт/уп (1ящ/20уп) Ø90</t>
+  </si>
+  <si>
+    <t>106.74 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.38 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-400ml-30shtup-1yasch20up-o90</t>
+  </si>
+  <si>
+    <t>12302165/1</t>
+  </si>
+  <si>
+    <t>Стакан гофрированый ВОЛНА ЧОРНИЙ  Юни 250мл 25шт.уп  (20 рук /500)  80</t>
+  </si>
+  <si>
+    <t>67.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chorniy-yuni-250ml-25shtup-20-ruk-500-80</t>
+  </si>
+  <si>
+    <t>12302164/2</t>
+  </si>
+  <si>
+    <t>Стакан гофрированый ВОЛНА ЧОРНЫЙ  Юни 175мл 30шт.уп  (28 рук /840)  70</t>
+  </si>
+  <si>
+    <t>63.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-175ml-30shtup-28-ruk-840-70</t>
+  </si>
+  <si>
+    <t>004139</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Черный 340мл 20шт/уп Ø80 TD</t>
+  </si>
+  <si>
+    <t>61.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.75 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-340ml-20shtup-o80-td</t>
+  </si>
+  <si>
+    <t>004140</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Черный 400мл 20шт/уп Ø91 TD</t>
+  </si>
+  <si>
+    <t>57.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>54.02 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-400ml-20shtup-o91-td</t>
+  </si>
+  <si>
+    <t>ТД-4558</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Чёрный 110мл 20шт/уп</t>
+  </si>
+  <si>
+    <t>44.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.89 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-20shtup</t>
+  </si>
+  <si>
+    <t>PC-003083</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Чёрный 275мл 30шт/уп Ø81</t>
+  </si>
+  <si>
+    <t>89.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>85.41 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-275ml-30shtup-o81</t>
+  </si>
+  <si>
+    <t>СУТ-5997</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Гофра-Волна Черный 400мл "СУТ" 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>71.82 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.62 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-400ml-sut-20shtup-o88</t>
+  </si>
+  <si>
+    <t>12302096/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофрированый ВОЛНА ЧОРНЫЙ Юни 110мл 35шт.уп  (36 рук /1260) </t>
+  </si>
+  <si>
+    <t>59 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-110ml-35shtup-36-ruk-1260</t>
+  </si>
+  <si>
+    <t>004137</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Гофра-Волна Черный 250мл 20шт/уп Ø75 TD</t>
+  </si>
+  <si>
+    <t>63.42 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.36 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-250ml-20shtup-o75-td</t>
+  </si>
+  <si>
+    <t>Стаканы бумажные гофро-крафт чёрный</t>
+  </si>
+  <si>
+    <t>Пластиковые стаканы с купольной крышкой</t>
+  </si>
+  <si>
+    <t>Пластиковые стаканы с купольной крышкой ПЭТ-TU</t>
+  </si>
+  <si>
+    <t>TU-BABL500</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые под купольную крышку Bubble 500мл ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>185.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>178.75 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>171.88 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-500ml-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>STPL10</t>
+  </si>
+  <si>
+    <t>10 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   300 мл. 50шт (20уп/1000шт) прозрачный</t>
+  </si>
+  <si>
+    <t>133.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>125.51 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>118.99 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>111.66 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozrachnyy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Крышки купольные без отверстия  ПЕТ NEW  PET LITE  ЕКО  100шт (20уп/2000шт)</t>
+  </si>
+  <si>
+    <t>127 грн/за уп</t>
+  </si>
+  <si>
+    <t>121.6 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-pet-lite-eko-100sht-20up2000sht</t>
+  </si>
+  <si>
+    <t>STPL14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   400(450) мл. 50шт (20уп/1000шт) прозрачный  </t>
+  </si>
+  <si>
+    <t>155.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>146.16 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>138.04 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>126.88 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozrachnyy</t>
+  </si>
+  <si>
+    <t>KPLKZO</t>
+  </si>
+  <si>
+    <t>Крышки купольные c отверстием  PET LITE  ЕКО  100шт (10уп/1000шт)</t>
+  </si>
+  <si>
+    <t>133 грн/за уп</t>
+  </si>
+  <si>
+    <t>128.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>120.8 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>113.6 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-lite-eko-100sht-10up1000sht</t>
+  </si>
+  <si>
+    <t>KPLPLN</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые с носиком PET LITE  ЕКО   100шт/уп</t>
+  </si>
+  <si>
+    <t>134 грн/за уп</t>
+  </si>
+  <si>
+    <t>127.1 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>120.54 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>114.8 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-lite-eko-100shtup</t>
+  </si>
+  <si>
+    <t>KPLKZH</t>
+  </si>
+  <si>
+    <t>Крышка купольная c Х-отверстием PET LITE  ЕКО 50шт/уп</t>
+  </si>
+  <si>
+    <t>66.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-50shtup</t>
+  </si>
+  <si>
+    <t>STPL16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   500 мл. 50шт (20уп/1000шт) прозрачный </t>
+  </si>
+  <si>
+    <t>167.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>159.45 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>150.53 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>140.49 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozrachnyy</t>
+  </si>
+  <si>
+    <t>SBK-01</t>
+  </si>
+  <si>
+    <t>Крышки купольные c отверстием ПЭТ NEW 100шт/уп </t>
+  </si>
+  <si>
+    <t>129 грн/за уп</t>
+  </si>
+  <si>
+    <t>124 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>119 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>112 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-new-100shtup</t>
+  </si>
+  <si>
+    <t>STPL12</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стаканы пластиковые под купольную крышку 12 OZ -  PET LITE  ЕКО 350 мл. 50шт (20уп/1000шт)  </t>
+  </si>
+  <si>
+    <t>145.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>138.16 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>130.24 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>121.44 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-12-oz-pet-lite-eko-350-ml-50sht-20up1000sht</t>
+  </si>
+  <si>
+    <t>STPL08</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стаканы пластиковые 8 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   250 мл. 50шт (20уп/1000шт) прозрачный </t>
+  </si>
+  <si>
+    <t>124.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.56 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>111.72 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>104.12 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht</t>
+  </si>
+  <si>
+    <t>SBK-04(SA-BADK)</t>
+  </si>
+  <si>
+    <t>Крышки купольные c Х-отверстием Power 100шт/уп</t>
+  </si>
+  <si>
+    <t>106.91 грн/за уп</t>
+  </si>
+  <si>
+    <t>100.23 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>94.33 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>87.78 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-power-100shtup</t>
+  </si>
+  <si>
+    <t>SA -08 (LB-08K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 250мл 50шт/уп прозрачный без крышки </t>
+  </si>
+  <si>
+    <t>120 грн/за уп</t>
+  </si>
+  <si>
+    <t>114 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>108 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>105 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-250ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>SA -10 (LB-10K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 300мл 50шт/уп прозрачный без крышки </t>
+  </si>
+  <si>
+    <t>125 грн/за уп</t>
+  </si>
+  <si>
+    <t>118 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>113 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>110 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-300ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>SA -14 (LB-14K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 400мл 50шт/уп прозрачный без крышки </t>
+  </si>
+  <si>
+    <t>146.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>141 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>134 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>125 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-400ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>SA -16 (LB-16K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 500мл 50шт/уп прозрачный без крышки </t>
+  </si>
+  <si>
+    <t>159.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>149 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>142 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>130 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-500ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>SBK-03</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые с носиком ПЭТ NEW 100шт/уп</t>
+  </si>
+  <si>
+    <t>132.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>128 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>120 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>117 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-new-100shtup</t>
+  </si>
+  <si>
+    <t>KPLPLK1TR</t>
+  </si>
+  <si>
+    <t>Крышка купольная c Х-отверстием PET LITE  ЕКО 100шт/уп (10\1000)</t>
+  </si>
+  <si>
+    <t>128.8 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>117.6 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>113.6 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-100shtup-101000</t>
+  </si>
+  <si>
+    <t>SA -212 (LB-212K)</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые под купольную крышку Bubble 350мл ПЕТ NEW 50шт/уп</t>
+  </si>
+  <si>
+    <t>173 грн/за уп</t>
+  </si>
+  <si>
+    <t>166.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>157.45 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>148.05 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-350ml-pet-new-50shtup</t>
+  </si>
+  <si>
+    <t>TU-5707</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые ровные без отверстия   ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>60 грн/за уп</t>
+  </si>
+  <si>
+    <t>56 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>51 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые с носиком ПЭТ-TU 100шт/уп</t>
+  </si>
+  <si>
+    <t>105.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.25 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>96 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup</t>
+  </si>
+  <si>
+    <t>TU-5706</t>
+  </si>
+  <si>
+    <t>Крышки купольные c Х-отверстием ПЭТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>46.02 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>43.44 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>Стакан пластиковый BUBBLE матовый 500 мл + крышка 50шт/уп</t>
+  </si>
+  <si>
+    <t>480 грн/за уп</t>
+  </si>
+  <si>
+    <t>454.4 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>425.6 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-500-ml-kryshka-50shtup</t>
+  </si>
+  <si>
+    <t>TU-3821</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые ровные без отверстия   ПЕТ-TU 100шт/уп</t>
+  </si>
+  <si>
+    <t>115 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>110 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-100shtup</t>
+  </si>
+  <si>
+    <t>TU-5019</t>
+  </si>
+  <si>
+    <t>112 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.5 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>100.82 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup-0</t>
+  </si>
+  <si>
+    <t>TU-4971</t>
+  </si>
+  <si>
+    <t>Крышка плоская з Х-отверстием ПЕТ-TU 100шт</t>
+  </si>
+  <si>
+    <t>99.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>93.89 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>87.03 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-ploskaya-z-kh-otverstiem-pet-tu-100sht</t>
+  </si>
+  <si>
+    <t>TU-4386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 350мл. 50шт/уп прозрачный  без крышки </t>
+  </si>
+  <si>
+    <t>117 грн/за уп</t>
+  </si>
+  <si>
+    <t>109.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>102.93 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-350ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>TU-BABL400</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые Bubble 400мл ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>149 грн/за уп</t>
+  </si>
+  <si>
+    <t>144.54 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>139.07 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-bubble-400ml-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>TU-3831</t>
+  </si>
+  <si>
+    <t>Крышки купольные без отверстия  ПЕТ-TU  50шт/уп </t>
+  </si>
+  <si>
+    <t>46 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>43 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>SA -12 (LB-12K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 350мл 50шт/уп прозрачный без крышки </t>
+  </si>
+  <si>
+    <t>140 грн/за уп</t>
+  </si>
+  <si>
+    <t>135 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>128 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>115 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-350ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>TU-3817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 200мл. 50шт/уп  прозрачный  без крышки </t>
+  </si>
+  <si>
+    <t>99.5 грн/за пак</t>
+  </si>
+  <si>
+    <t>94.57 грн/від 20 пак</t>
+  </si>
+  <si>
+    <t>86.27 грн/від 100 пак</t>
+  </si>
+  <si>
+    <t>79.88 грн/від 300 пак</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-200ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>TU-3814</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 500мл. 50шт/уп  прозрачный  без крышки </t>
+  </si>
+  <si>
+    <t>141 грн/за уп</t>
+  </si>
+  <si>
+    <t>132.02 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>123.82 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-500ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>005731</t>
+  </si>
+  <si>
+    <t>Стакан пластиковый BUBBLE матовый 360 мл + крышка 50шт/уп</t>
+  </si>
+  <si>
+    <t>375 грн/за уп</t>
+  </si>
+  <si>
+    <t>355 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>332.5 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-360-ml-kryshka-50shtup</t>
+  </si>
+  <si>
+    <t>TU-4340</t>
+  </si>
+  <si>
+    <t>Крышки купольные c отверстием ПЭТ-TU 100шт/уп </t>
   </si>
   <si>
     <t>98 грн/за уп</t>
   </si>
   <si>
-    <t>94.72 грн/від 20 уп</t>
-[...413 lines deleted...]
-    <t>Пластиковые стаканы с купольной крышкой ПЭТ-TU</t>
+    <t>92.24 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>87.08 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-tu-100shtup</t>
+  </si>
+  <si>
+    <t>TU-4339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 400мл. 50шт/уп  прозрачный  без крышки </t>
+  </si>
+  <si>
+    <t>131 грн/за уп</t>
+  </si>
+  <si>
+    <t>123.82 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>116.27 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-400ml-50shtup-prozrachnyy-bez-kryshki</t>
+  </si>
+  <si>
+    <t>TU-3809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 300мл. 50шт/уп  прозрачный  без крышки </t>
+  </si>
+  <si>
+    <t>114 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>99.4 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-300ml-50shtup-prozrachnyy-bez-kryshki</t>
   </si>
   <si>
     <t>TU-5708</t>
   </si>
   <si>
     <t>Крышки пластиковые с носиком ПЭТ-TU 50шт/уп</t>
   </si>
   <si>
     <t>66.25 грн/за уп</t>
   </si>
   <si>
     <t>61 грн/від 20 уп</t>
   </si>
   <si>
     <t>57 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-50shtup</t>
   </si>
   <si>
-    <t>STPL08</t>
-[...517 lines deleted...]
-  <si>
     <t>SBK-02</t>
   </si>
   <si>
     <t>Крышки купольные без отверстия  ПЕТ NEW  100шт/уп </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-100shtup</t>
   </si>
   <si>
-    <t>TU-3817</t>
-[...142 lines deleted...]
-  <si>
     <t>Крышки пластиковые Кв90</t>
   </si>
   <si>
     <t>KRS90X-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые ST-90 / 50шт/уп / Черная / (1ящ/40уп) </t>
   </si>
   <si>
     <t>46.8 грн/за уп</t>
   </si>
   <si>
     <t>44.56 грн/від 40 уп</t>
   </si>
   <si>
     <t>41.88 грн/від 160 уп</t>
   </si>
   <si>
     <t>38.86 грн/від 440 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-chernaya-1yasch40up</t>
   </si>
   <si>
+    <t>001177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>41.32 грн/за шт</t>
+  </si>
+  <si>
+    <t>39.85 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>38.08 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>35.99 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
     <t>KRS90X-біла</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые ST-90 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
+    <t>002463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Голубая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>42.7 грн/за шт</t>
+  </si>
+  <si>
+    <t>41.18 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>39.35 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>37.19 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-golubaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>38 грн/за шт</t>
+  </si>
+  <si>
+    <t>36 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>34 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-korichnevaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>42 грн/за шт</t>
+  </si>
+  <si>
+    <t>40.5 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>38.7 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>36 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>41.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.85 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>38.08 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>35.99 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
     <t>002615</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Фиолетовая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>0 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-fioletovaya-1yasch40up</t>
   </si>
   <si>
-    <t>002047</t>
-[...70 lines deleted...]
-  <si>
     <t>002502</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые Ø90 / 50шт/уп / Салатовая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>39.65 грн/від 40 шт</t>
   </si>
   <si>
     <t>37.82 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-salatovaya-1yasch40up</t>
   </si>
   <si>
-    <t>001179</t>
-[...37 lines deleted...]
-  <si>
     <t>Крышки пластиковые РОМБ-90</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Красный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>41 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-krasnyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>45.78 грн/від 160 шт</t>
+  </si>
+  <si>
+    <t>44.67 грн/від 320 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
     <t>03010</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Розовый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>41 грн/від 160 шт</t>
   </si>
   <si>
     <t>40.01 грн/від 320 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-rozovyy-1yasch50up</t>
   </si>
   <si>
+    <t>01-0117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Синий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>40.02 грн/від 320 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-siniy-1yasch50up</t>
+  </si>
+  <si>
     <t>01-0017</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Белый / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>45.78 грн/від 160 шт</t>
-[...4 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-belyy-1yasch50up</t>
   </si>
   <si>
     <t>03009</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-biryuzovyy-1yasch50up</t>
   </si>
   <si>
-    <t>01-0117</t>
-[...34 lines deleted...]
-  <si>
     <t>03011</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Оранж / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-oranzh-1yasch50up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Салатовый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-salatovyy-1yasch50up</t>
   </si>
   <si>
     <t>01-0137</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Фиолетовый / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-fioletovyy-1yasch40up</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
     <t>01-0495</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые с клапаном Ø90 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
     <t>47 грн/від 40 уп</t>
   </si>
   <si>
     <t>45 грн/від 120 уп</t>
   </si>
   <si>
     <t>43 грн/від 320 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o90-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
-    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-90 / 50шт/уп / Желтый / (1ящ/50уп) </t>
-[...4 lines deleted...]
-  <si>
     <t>Бумажные стаканы одноразовые</t>
   </si>
   <si>
     <t>Бумажные стаканы белые</t>
   </si>
   <si>
+    <t>ТД6242</t>
+  </si>
+  <si>
+    <t>Стакан бумажный PS Ukraine 250мл 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>58.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>54.2 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>50.61 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>Еко-ST05WH</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 175мл 50шт/уп  Ø69  еk</t>
+  </si>
+  <si>
+    <t>47.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>44 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>41 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-ek</t>
+  </si>
+  <si>
+    <t>001668</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 250мл 50шт/уп (1ящ/40уп/2000шт) кр77</t>
+  </si>
+  <si>
+    <t>52.17 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.61 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-250ml-50shtup-1yasch40up2000sht-kr77</t>
+  </si>
+  <si>
+    <t>002454</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 400мл 50шт/уп (1ящ/20уп/1000шт) кр90</t>
+  </si>
+  <si>
+    <t>91.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.08 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-400ml-50shtup-1yasch20up1000sht-kr90</t>
+  </si>
+  <si>
+    <t>002455</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 500мл 50шт/уп (1ящ/20уп/1000шт) кр90</t>
+  </si>
+  <si>
+    <t>95 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-500ml-50shtup-1yasch20up1000sht-kr90</t>
+  </si>
+  <si>
+    <t>КРИС-4783</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 340мл  Ø80</t>
+  </si>
+  <si>
+    <t>76.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.34 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>65.8 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80</t>
+  </si>
+  <si>
+    <t>KV001811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный одноразовый Белый 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>33.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>32.4 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ТД4332</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 400мл 50шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>88 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-o91-0</t>
+  </si>
+  <si>
+    <t>ТД4330</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 175мл 50шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>39.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.4 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>Еко-ST10WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стакан бумажный ЕК одноразовый Белый 340мл  Ø80</t>
+  </si>
+  <si>
+    <t>76.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>65.7 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>60.75 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ek-odnorazovyy-belyy-340ml-o80</t>
+  </si>
+  <si>
+    <t>ST16WH-PR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стакан бумажный одноразовый ЕК Белый 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>109 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.28 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>98.75 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>92.43 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-ek-belyy-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST12WH-CH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стакан бумажный одноразовый EK Белый 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>93 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>85.14 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>79.34 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-ek-belyy-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST04WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан бумажный  EK  Белый  110мл   50шт / уп   (40уп /2000шт)  </t>
+  </si>
+  <si>
+    <t>34.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ek-belyy-110ml-50sht-40up-2000sht</t>
+  </si>
+  <si>
+    <t>Еко-ST08WH</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 300мл 50шт/уп  Ø79 ек</t>
+  </si>
+  <si>
+    <t>64.19 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.9 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>57.42 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-o79-ek</t>
+  </si>
+  <si>
+    <t>Еко-ST75WH</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 250мл  Ø75  ек</t>
+  </si>
+  <si>
+    <t>55 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>52 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-ek</t>
+  </si>
+  <si>
+    <t>TD6245</t>
+  </si>
+  <si>
+    <t>Стакан бумажный PS Ukraine 500мл 35шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>69.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.38 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>64.68 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>ТД6241</t>
+  </si>
+  <si>
+    <t>Стакан бумажный PS Ukraine 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>40.81 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>37.9 грн/від 162 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>Кріс-9564</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 300мл 50шт/уп Кристал Ø80</t>
+  </si>
+  <si>
+    <t>70.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.24 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>63.4 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>58.6 грн/від 320 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-kristal-o80</t>
+  </si>
+  <si>
+    <t>TD6243</t>
+  </si>
+  <si>
+    <t>Стакан бумажный PS Ukraine 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>73.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.45 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>63.95 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ТД6244</t>
+  </si>
+  <si>
+    <t>Стакан бумажный PS Ukraine 400мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>86.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>82.7 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>TD4385</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 110мл 50шт/уп TD</t>
+  </si>
+  <si>
+    <t>29.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>28.7 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-td</t>
+  </si>
+  <si>
+    <t>BEST-4338</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 175мл 50шт/уп  Ø70-69</t>
+  </si>
+  <si>
+    <t>38.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.1 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-175ml-50shtup-o70-69</t>
+  </si>
+  <si>
+    <t>КРИС-4782</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 250мл  Ø76</t>
+  </si>
+  <si>
+    <t>60.39 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.12 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>51.92 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o76</t>
+  </si>
+  <si>
+    <t>КРИС-4781</t>
+  </si>
+  <si>
+    <t>Стакан бумажный Белый 175мл 50шт/уп  Ø69  kr</t>
+  </si>
+  <si>
+    <t>47.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.98 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>41.14 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-kr</t>
+  </si>
+  <si>
+    <t>Кріс-4780</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 110мл 50шт/уп KR</t>
+  </si>
+  <si>
+    <t>36.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.96 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-kr</t>
+  </si>
+  <si>
+    <t>TD4348</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 500мл 35шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>70.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.46 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-500ml-35shtup-o91</t>
+  </si>
+  <si>
     <t>Кріс-008782</t>
   </si>
   <si>
     <t>Стакан бумажный одноразовый Кристал Белый 500мл 50шт/уп Ø90</t>
   </si>
   <si>
     <t>107.75 грн/за уп</t>
   </si>
   <si>
     <t>101.6 грн/від 16 уп</t>
   </si>
   <si>
     <t>96.21 грн/від 80 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-belyy-500ml-50shtup-o90</t>
   </si>
   <si>
-    <t>001668</t>
-[...185 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-250ml-50shtup-o75</t>
+    <t>ТД4331</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый Белый 250мл  Ø75  td</t>
+  </si>
+  <si>
+    <t>49.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.61 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-td</t>
   </si>
   <si>
     <t>Кріс-5957</t>
   </si>
   <si>
     <t>Стакан бумажный одноразовый Белый 400мл 50шт/уп КРИСТАЛ Ø90</t>
   </si>
   <si>
     <t>102.99 грн/за уп</t>
   </si>
   <si>
     <t>97.14 грн/від 16 уп</t>
   </si>
   <si>
     <t>90.5 грн/від 80 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-kristal-o90</t>
   </si>
   <si>
     <t>TD6240</t>
   </si>
   <si>
     <t xml:space="preserve">Стакан бумажный PS Ukraine 110мл 50шт/уп </t>
   </si>
   <si>
     <t>34.27 грн/за уп</t>
   </si>
   <si>
     <t>31.96 грн/від 84 уп</t>
   </si>
   <si>
     <t>29.85 грн/від 168 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-110ml-50shtup</t>
   </si>
   <si>
-    <t>002454</t>
-[...115 lines deleted...]
-  <si>
     <t>TD4349</t>
   </si>
   <si>
     <t>Стакан бумажный одноразовый  Белый 340мл  Ø80</t>
   </si>
   <si>
     <t>61.5 грн/за уп</t>
   </si>
   <si>
     <t>57.73 грн/від 40 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80-0</t>
   </si>
   <si>
-    <t>КРИС-4783</t>
-[...136 lines deleted...]
-  <si>
     <t>Стаканы бумажные двухслойные Белый+Крафт</t>
   </si>
   <si>
     <t>Стаканы двухслойные EC</t>
   </si>
   <si>
+    <t>004098</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый двухслойный Белый+Крафт 180мл 25 шт.уп EC  Ø73</t>
+  </si>
+  <si>
+    <t>43 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.3 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-180ml-25-shtup-ec-o73</t>
+  </si>
+  <si>
     <t>ЕК-002983</t>
   </si>
   <si>
     <t>Стакан бумажный одноразовый двухслойный Белый+Крафт 400мл 25шт/уп  Ø90  EC</t>
   </si>
   <si>
     <t>77 грн/за уп</t>
   </si>
   <si>
     <t>74 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-400ml-25shtup-o90-ec</t>
   </si>
   <si>
-    <t>004098</t>
-[...13 lines deleted...]
-  <si>
     <t>004097</t>
   </si>
   <si>
     <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  ЕС 500мл Ø90</t>
   </si>
   <si>
     <t>88.75 грн/за уп</t>
   </si>
   <si>
     <t>86.1 грн/від 16 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-es-500ml-o90</t>
   </si>
   <si>
     <t>Стаканы двухслойные ТП</t>
   </si>
   <si>
+    <t>ТП02-2013/ТП-0075</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт TП  250мл  Ø80</t>
+  </si>
+  <si>
+    <t>67.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.8 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80-0</t>
+  </si>
+  <si>
+    <t>юні12109042</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный Белый+Крафт 250мл 25шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>58.81 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.77 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>52.26 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>48.36 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80-0</t>
+  </si>
+  <si>
+    <t>юні12108820</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  20шт  500мл Ø90</t>
+  </si>
+  <si>
+    <t>73.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>69.86 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>65.93 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>61.99 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-20sht-500ml-o90</t>
+  </si>
+  <si>
+    <t>Ю-6412</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный Белый+Крафт 110мл. 35шт</t>
+  </si>
+  <si>
+    <t>55.26 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.96 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>50.52 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml-35sht</t>
+  </si>
+  <si>
+    <t>006579</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стакан двухслойный Белый+Крафт 340мл 20шт/уп (1ящ/28уп/560шт )80 /диф 79 </t>
+  </si>
+  <si>
+    <t>60.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.63 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-dvukhsloynyy-belyykraft-340ml-20shtup-1yasch28up560sht-80-dif-79</t>
+  </si>
+  <si>
+    <t>Х-6746</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный белый+крафт 250мл 25шт/уп (1ящ/30уп/750шт) кр77</t>
+  </si>
+  <si>
+    <t>70.62 грн/за уп</t>
+  </si>
+  <si>
+    <t>66 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>62.7 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>59.4 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-1yasch30up750sht-kr77</t>
+  </si>
+  <si>
+    <t>Х-6747</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный белый+крафт 340мл 25шт/уп (1ящ/25уп/625шт) кр80</t>
+  </si>
+  <si>
+    <t>70 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>66.5 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>63 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-340ml-25shtup-1yasch25up625sht-kr80</t>
+  </si>
+  <si>
+    <t>ТП02-2294</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  TП  180мл  Ø71</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71-0</t>
+  </si>
+  <si>
+    <t>ТП02-2263</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  TП  500мл Ø90</t>
+  </si>
+  <si>
+    <t>72.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>70 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>67 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90-0</t>
+  </si>
+  <si>
+    <t>еко DST10X-CH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стакан бумажный ЕКО одноразовый двухслойный Белый+Крафт 340мл 25шт/уп  Ø80 Alf</t>
+  </si>
+  <si>
+    <t>75.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>71.44 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>67.21 грн/від 260 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-eko-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf</t>
+  </si>
+  <si>
+    <t>ТП02-2261</t>
+  </si>
+  <si>
+    <t>62.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>56.32 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>ТП02-2260</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный Белый+Крафт TП 175мл Ø70</t>
+  </si>
+  <si>
+    <t>41.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>40.13 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-tp-175ml-o70</t>
+  </si>
+  <si>
+    <t>Alfa-122263</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый двухслойный Белый+Крафт 340мл 25шт/уп  Ø80 Alf</t>
+  </si>
+  <si>
+    <t>85.66 грн/за уп</t>
+  </si>
+  <si>
+    <t>81.38 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>76.56 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf</t>
+  </si>
+  <si>
+    <t>ТП-0077</t>
+  </si>
+  <si>
+    <t>88.31 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.79 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90</t>
+  </si>
+  <si>
+    <t>74.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.28 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80</t>
+  </si>
+  <si>
     <t>ТП-0257</t>
   </si>
   <si>
-    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  TП  180мл  Ø71</t>
-[...1 lines deleted...]
-  <si>
     <t>91.13 грн/за уп</t>
   </si>
   <si>
     <t>87.75 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71</t>
   </si>
   <si>
-    <t>юні12109042</t>
-[...17 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80-0</t>
+    <t>ТП02-2014/ТП02-0076</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт  TП  400мл Ø89-90</t>
+  </si>
+  <si>
+    <t>90.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.97 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-400ml-o89-90</t>
+  </si>
+  <si>
+    <t>ТП-0073</t>
+  </si>
+  <si>
+    <t>Стакан бумажный двухслойный Белый+Крафт 110мл</t>
+  </si>
+  <si>
+    <t>74.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.5 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml</t>
+  </si>
+  <si>
+    <t>003108</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый двухслойный Белый+Крафт AL 250мл 20шт/уп  Ø77</t>
+  </si>
+  <si>
+    <t>61.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.97 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-250ml-20shtup-o77</t>
+  </si>
+  <si>
+    <t>02971</t>
+  </si>
+  <si>
+    <t>Стакан бумажный одноразовый двухслойный Белый+Крафт AL 340мл 18шт/уп  Ø79</t>
+  </si>
+  <si>
+    <t>54 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.27 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-340ml-18shtup-o79</t>
+  </si>
+  <si>
+    <t>ТП02-2271</t>
+  </si>
+  <si>
+    <t>Стакан одноразовый бумажный двухслойный Белый+Крафт TП  275мл  Ø80</t>
+  </si>
+  <si>
+    <t>52.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>51.04 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-275ml-o80</t>
   </si>
   <si>
     <t>ТП 02-2262</t>
   </si>
   <si>
     <t>Стакан одноразовый бумажный двухслойный Белый+Крафт 25шт 400мл Ø90</t>
   </si>
   <si>
     <t>77.03 грн/за уп</t>
   </si>
   <si>
     <t>73.44 грн/від 20 уп</t>
   </si>
   <si>
     <t>68.85 грн/від 100 уп</t>
   </si>
   <si>
     <t>64.26 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-25sht-400ml-o90</t>
   </si>
   <si>
-    <t>юні12108820</t>
-[...295 lines deleted...]
-  <si>
     <t>Бумажные стаканы двухслойные</t>
   </si>
   <si>
     <t>Крышки пластиковые Кв91</t>
   </si>
   <si>
     <t>002404</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-91 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>38.7 грн/від 160 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
     <t>0001602</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-91 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-korichnevaya-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-91 / 50шт/уп / Голубые / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-golubye-1yasch40up</t>
   </si>
   <si>
+    <t>KRS91X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-91 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>42.24 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40.01 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>37.12 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-91 / 50шт/уп / Желтая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-zheltaya-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-91 / 50шт/уп / Красный / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-krasnyy-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые Ø91 / 50шт/уп / Салатовая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>40.5 грн/від 40 уп</t>
   </si>
   <si>
     <t>38.7 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-o91-50shtup-salatovaya-1yasch40up</t>
   </si>
   <si>
     <t>KRS91X-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-91 / 50шт/уп / Черные / (1ящ/40уп) </t>
   </si>
   <si>
     <t>3411.9 грн/від 40 уп</t>
   </si>
   <si>
     <t>39.38 грн/від 160 уп</t>
   </si>
   <si>
     <t>36.54 грн/від 440 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-chernye-1yasch40up</t>
   </si>
   <si>
-    <t>KRS91X-біла</t>
-[...16 lines deleted...]
-  <si>
     <t>Крышки пластиковые РОМБ-91</t>
   </si>
   <si>
+    <t>Крышка пластиковая ИНД.УП  РОМБ чорная Р-91   50шт/уп. (1ящ/14уп/700шт)</t>
+  </si>
+  <si>
+    <t>60.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht</t>
+  </si>
+  <si>
+    <t>01-0018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-91 / 50шт/уп / Белый / </t>
+  </si>
+  <si>
+    <t>42.15 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40 грн/від 320 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-belyy</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-91 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>40 грн/від 320 уп</t>
-[...1 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-chernyy-1yasch50up</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -7364,62 +7394,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-theobroma-bar-crema-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kapuchino-shokolad-hearts-1kg80-porciy" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-vending-theobroma-no11-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-vending-italiya-1kgup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-1kgbanka-gustoy" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-50sht125kg-gustoy" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kapuchino-amaretto-hearts-1kg80-porciy" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-chernyy-theobroma-bar-nero-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-belyy-theobroma-bar-bianca-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-classic-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-supremo-bez-sakhara-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/rastvorimyy-kakao-v-granulakh-mix-fix-s-vitaminami-i-kalciem-500g-bez-glyutena" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-kayenskiy-perec-no8-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/smes-milksheyk-shokolad-theobroma-no10-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/smes-milksheyk-vanil-theobroma-no9-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-perec-myata-no7-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-kristal-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-500ml-50shtup-1yasch20up-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-kraft-500ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-td-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-250ml-50shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-kraft-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-l-340ml-50shtup-1yasch40up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnye-odnorazovye-kraftovye-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-400ml-50shtup-1yasch20up-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-250ml-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-o74" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-salatovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-golubiy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-glyanec-185ml-25shtup-1yasch30up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-volna-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-340-ml-zh-chornyy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-500ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-250ml-25shtup-1yasch30up-kr78r78" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-450ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chyornyy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-gofra-chernyy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-250-ml-zh-chornyy-25sht-1up-1yasch-36up-900sht-d-76-st-75" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-400ml-25sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-500ml-20shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-400ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-350ml-25shtup-20-ruk-500-90" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-450-ml-20shtup-24-ruk-480-90" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-sut-gofra-volna-chyornyy-500ml-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chorniy-yuni-250ml-25shtup-20-ruk-500-80" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chyornyy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-175ml-30shtup-28-ruk-840-70" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-110ml-35shtup-36-ruk-1260" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-volna-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-175ml-20shtup-o70-td" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-300ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-400ml-20shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-250ml-250ml-sut-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-340-ml-zh-chornyy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-lite-eko-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-12-oz-pet-lite-eko-350-ml-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-100shtup-101000" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-power-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-250ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-300ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-400ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-500ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-pet-lite-eko-100sht-20up2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-350ml-pet-new-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-500-ml-kryshka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-ploskaya-z-kh-otverstiem-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-500ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-bubble-400ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-360-ml-kryshka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-200ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-500ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-350ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-400ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-300ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-350ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-belyy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-250ml-50shtup-1yasch40up2000sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-riflenyy-white-sensitive-ek-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-riflenyy-white-sensitive-ek-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-riflenyy-white-sensitive-ek-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-riflenyy-white-sensitive-ek-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ek-belyy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-riflenyy-white-sensitive-ek-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-kristal-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-400ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-500ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-o91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-175ml-50shtup-o70-69" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-o79-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-400ml-25shtup-o90-ec" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-180ml-25-shtup-ec-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-es-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-25sht-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-20sht-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-eko-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-1yasch30up750sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-340ml-25shtup-1yasch25up625sht-kr80" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-275ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-dvukhsloynyy-belyykraft-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-tp-175ml-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-340ml-18shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-400ml-o89-90" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-250ml-20shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71-0" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o91-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-chernye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-theobroma-bar-crema-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kapuchino-shokolad-hearts-1kg80-porciy" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-chernyy-theobroma-bar-nero-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-vending-italiya-1kgup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-1kgbanka-gustoy" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-ristora-italiya-50sht125kg-gustoy" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kapuchino-amaretto-hearts-1kg80-porciy" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-belyy-theobroma-bar-bianca-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/goryachiy-shokolad-vending-theobroma-no11-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-classic-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-supremo-bez-sakhara-italiya-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/rastvorimyy-kakao-v-granulakh-mix-fix-s-vitaminami-i-kalciem-500g-bez-glyutena" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-perec-myata-no7-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kakao-theobroma-bar-kayenskiy-perec-no8-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/smes-milksheyk-shokolad-theobroma-no10-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/smes-milksheyk-vanil-theobroma-no9-1-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-kristal-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-400ml-50shtup-1yasch20up-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-500ml-50shtup-1yasch20up-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-td-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnyye-odnorazovye-kraftovye-250ml-50shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-kraft-500ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-kraft-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-kraft-l-340ml-50shtup-1yasch40up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-bumazhnye-odnorazovye-kraftovye-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-o74" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-250ml-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kraft-super-plotnyy-180ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-salatovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-golubiy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-glyanec-185ml-25shtup-1yasch30up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-500ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-340-ml-zh-chornyy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-450ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-250ml-25shtup-1yasch30up-kr78r78" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chyornyy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazoviy-gofra-chernyy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-250-ml-zh-chornyy-25sht-1up-1yasch-36up-900sht-d-76-st-75" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-chernyy-500ml-20shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-gofra-chernyy-400ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-400ml-25sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chernyy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-chyornyy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-volna-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-sut-gofra-volna-chyornyy-500ml-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-175ml-20shtup-o70-td" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chyornyy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-450-ml-20shtup-24-ruk-480-90" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-250ml-250ml-sut-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-350ml-25shtup-20-ruk-500-90" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-300ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chorniy-yuni-250ml-25shtup-20-ruk-500-80" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-175ml-30shtup-28-ruk-840-70" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-400ml-20shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chyornyy-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofra-volna-chernyy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofrirovannyy-chyornyy-volna-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofrirovanyy-volna-chornyy-yuni-110ml-35shtup-36-ruk-1260" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofra-volna-chernyy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-gofro-kraft-chyornyy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-gofra-340-ml-zh-chornyy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-gofro-kraft-chyornyy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-500ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-pet-lite-eko-100sht-20up2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-lite-eko-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozrachnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-12-oz-pet-lite-eko-350-ml-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-power-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-250ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-300ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-400ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-500ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-100shtup-101000" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-bubble-350ml-pet-new-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-kh-otverstiem-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-500-ml-kryshka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-rovnye-bez-otverstiya-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-100shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-ploskaya-z-kh-otverstiem-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-350ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-bubble-400ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-350ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-200ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-500ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-bubble-matovyy-360-ml-kryshka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-400ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-300ml-50shtup-prozrachnyy-bez-kryshki" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-nosikom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-250ml-50shtup-1yasch40up2000sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-400ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-500ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-o91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ek-odnorazovyy-belyy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-ek-belyy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-ek-belyy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ek-belyy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-o79-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-175ml-50shtup-o70-69" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-belyy-175ml-50shtup-o69-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-110ml-50shtup-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-kristal-belyy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-250ml-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-400ml-50shtup-kristal-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-belyy-340ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-180ml-25-shtup-ec-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-400ml-25shtup-o90-ec" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-es-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-20sht-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-dvukhsloynyy-belyykraft-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-1yasch30up750sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-340ml-25shtup-1yasch25up625sht-kr80" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71-0" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-eko-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-tp-175ml-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-400ml-o89-90" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-250ml-20shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-odnorazovyy-dvukhsloynyy-belyykraft-al-340ml-18shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-tp-275ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-odnorazovyy-bumazhnyy-dvukhsloynyy-belyykraft-25sht-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-bumazhnyy-dvukhsloynyy-belyykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-o91-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-chernye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G620"/>
+  <dimension ref="A1:G618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A620" sqref="A620"/>
+      <selection activeCell="A618" sqref="A618"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="146.107178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -7507,183 +7537,183 @@
         <v>22</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="F11"/>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5">
         <v>108553</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>22</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
         <v>65</v>
       </c>
+      <c r="F17"/>
       <c r="G17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>12</v>
@@ -7803,1807 +7833,1807 @@
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
         <v>108</v>
       </c>
-      <c r="B26" t="s">
+      <c r="E26" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5">
-        <v>3044</v>
+        <v>3326</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
         <v>117</v>
       </c>
       <c r="D29" t="s">
         <v>118</v>
       </c>
       <c r="E29" t="s">
         <v>119</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29"/>
+      <c r="G29" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5">
         <v>3043</v>
       </c>
       <c r="B30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" t="s">
         <v>122</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="5" t="s">
-        <v>124</v>
+      <c r="A31" s="5">
+        <v>4867</v>
       </c>
       <c r="B31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
-[...4 lines deleted...]
-      <c r="F31" t="s">
         <v>129</v>
       </c>
+      <c r="E31"/>
+      <c r="F31"/>
       <c r="G31" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>132</v>
       </c>
       <c r="C32" t="s">
+        <v>128</v>
+      </c>
+      <c r="D32" t="s">
         <v>133</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>134</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>135</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>136</v>
       </c>
-      <c r="G32" t="s">
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="5" t="s">
         <v>137</v>
-      </c>
-[...3 lines deleted...]
-        <v>4867</v>
       </c>
       <c r="B33" t="s">
         <v>138</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="F33"/>
+        <v>140</v>
+      </c>
+      <c r="E33" t="s">
+        <v>141</v>
+      </c>
+      <c r="F33" t="s">
+        <v>142</v>
+      </c>
       <c r="G33" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="5" t="s">
-        <v>141</v>
+      <c r="A34" s="5">
+        <v>4514</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="E34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>147</v>
+      </c>
+      <c r="C35" t="s">
         <v>148</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="5">
-        <v>3326</v>
+      <c r="A36" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C37" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>159</v>
+      </c>
+      <c r="E38" t="s">
+        <v>160</v>
+      </c>
+      <c r="F38" t="s">
         <v>161</v>
       </c>
-      <c r="B38" t="s">
+      <c r="G38" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-      <c r="E39" t="s">
         <v>165</v>
       </c>
-      <c r="F39" t="s">
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>171</v>
+      </c>
+      <c r="C41" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" t="s">
+        <v>173</v>
+      </c>
+      <c r="E41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>174</v>
+      </c>
+      <c r="G41" t="s">
         <v>175</v>
       </c>
-      <c r="B41" t="s">
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="C41" t="s">
+      <c r="B42" t="s">
         <v>177</v>
       </c>
-      <c r="D41" t="s">
+      <c r="C42" t="s">
         <v>178</v>
       </c>
-      <c r="E41" t="s">
+      <c r="D42" t="s">
         <v>179</v>
       </c>
-      <c r="F41" t="s">
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42" t="s">
         <v>180</v>
       </c>
-      <c r="G41" t="s">
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="5">
+        <v>3046</v>
+      </c>
+      <c r="B43" t="s">
         <v>181</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B42" t="s">
+      <c r="C43" t="s">
+        <v>122</v>
+      </c>
+      <c r="D43" t="s">
+        <v>123</v>
+      </c>
+      <c r="E43" t="s">
+        <v>124</v>
+      </c>
+      <c r="F43" t="s">
+        <v>125</v>
+      </c>
+      <c r="G43" t="s">
         <v>182</v>
       </c>
-      <c r="C42" t="s">
-[...11 lines deleted...]
-      <c r="G42" t="s">
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="5">
+        <v>3047</v>
+      </c>
+      <c r="B44" t="s">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="5" t="s">
+      <c r="C44" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" t="s">
+        <v>124</v>
+      </c>
+      <c r="F44" t="s">
+        <v>125</v>
+      </c>
+      <c r="G44" t="s">
         <v>184</v>
-      </c>
-[...35 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>187</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>188</v>
       </c>
       <c r="E45" t="s">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="F45" t="s">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="G45" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>193</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>195</v>
+      </c>
+      <c r="E46" t="s">
+        <v>196</v>
+      </c>
+      <c r="F46" t="s">
         <v>197</v>
       </c>
-      <c r="B46" t="s">
+      <c r="G46" t="s">
         <v>198</v>
       </c>
-      <c r="C46" t="s">
-[...11 lines deleted...]
-      <c r="G46" t="s">
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="5">
+        <v>3045</v>
+      </c>
+      <c r="B47" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="5" t="s">
+      <c r="C47" t="s">
+        <v>172</v>
+      </c>
+      <c r="D47" t="s">
+        <v>173</v>
+      </c>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>174</v>
+      </c>
+      <c r="G47" t="s">
         <v>200</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>204</v>
+      </c>
+      <c r="E48" t="s">
+        <v>205</v>
+      </c>
+      <c r="F48" t="s">
         <v>206</v>
       </c>
-      <c r="B48" t="s">
+      <c r="G48" t="s">
         <v>207</v>
       </c>
-      <c r="C48" t="s">
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D48" t="s">
+      <c r="B49" t="s">
         <v>209</v>
       </c>
-      <c r="E48" t="s">
+      <c r="C49" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" t="s">
+        <v>197</v>
+      </c>
+      <c r="G49" t="s">
         <v>210</v>
-      </c>
-[...27 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="D50" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="E50" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="F50" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="G50" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B51" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="E51" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="F51" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="G51" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="E52" t="s">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="F52" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="G52" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B53" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="F53"/>
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>223</v>
+      </c>
+      <c r="E53" t="s">
+        <v>224</v>
+      </c>
+      <c r="F53" t="s">
+        <v>225</v>
+      </c>
       <c r="G53" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C54" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="D54" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="E54" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="F54" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="G54" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>231</v>
+      </c>
+      <c r="C55" t="s">
+        <v>122</v>
+      </c>
+      <c r="D55" t="s">
+        <v>123</v>
+      </c>
+      <c r="E55" t="s">
+        <v>124</v>
+      </c>
+      <c r="F55" t="s">
+        <v>125</v>
+      </c>
+      <c r="G55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="5">
+        <v>3044</v>
+      </c>
+      <c r="B56" t="s">
+        <v>233</v>
+      </c>
+      <c r="C56" t="s">
+        <v>122</v>
+      </c>
+      <c r="D56" t="s">
+        <v>123</v>
+      </c>
+      <c r="E56" t="s">
+        <v>124</v>
+      </c>
+      <c r="F56" t="s">
+        <v>125</v>
+      </c>
+      <c r="G56" t="s">
         <v>234</v>
       </c>
-      <c r="B55" t="s">
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="C55" t="s">
-[...11 lines deleted...]
-      <c r="G55" t="s">
+      <c r="B57" t="s">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="5" t="s">
+      <c r="C57" t="s">
         <v>237</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D57" t="s">
         <v>238</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E57" t="s">
         <v>239</v>
       </c>
-      <c r="D56" t="s">
+      <c r="F57" t="s">
         <v>240</v>
       </c>
-      <c r="E56" t="s">
+      <c r="G57" t="s">
         <v>241</v>
       </c>
-      <c r="F56" t="s">
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="G56" t="s">
+      <c r="B58" t="s">
         <v>243</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B57" t="s">
+      <c r="C58" t="s">
+        <v>122</v>
+      </c>
+      <c r="D58" t="s">
+        <v>123</v>
+      </c>
+      <c r="E58" t="s">
+        <v>124</v>
+      </c>
+      <c r="F58" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" t="s">
         <v>244</v>
-      </c>
-[...32 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>246</v>
+      </c>
+      <c r="C59" t="s">
+        <v>148</v>
+      </c>
+      <c r="D59" t="s">
+        <v>247</v>
+      </c>
+      <c r="E59" t="s">
         <v>248</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F59" t="s">
         <v>249</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      <c r="F59"/>
       <c r="G59" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
         <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>253</v>
       </c>
       <c r="C61" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D61"/>
+        <v>254</v>
+      </c>
+      <c r="D61" t="s">
+        <v>255</v>
+      </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>141</v>
+        <v>257</v>
       </c>
       <c r="B62" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C62" t="s">
-        <v>202</v>
-[...9 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
       <c r="G62" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
         <v>260</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63" t="s">
         <v>261</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      <c r="F63"/>
+      <c r="E63" t="s">
+        <v>262</v>
+      </c>
+      <c r="F63" t="s">
+        <v>263</v>
+      </c>
       <c r="G63" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B64" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C64" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C65" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
         <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>273</v>
       </c>
       <c r="C66" t="s">
-        <v>270</v>
+        <v>139</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
         <v>276</v>
       </c>
       <c r="B68" t="s">
         <v>277</v>
       </c>
       <c r="C68" t="s">
         <v>278</v>
       </c>
       <c r="D68" t="s">
         <v>279</v>
       </c>
-      <c r="E68"/>
-      <c r="F68"/>
+      <c r="E68" t="s">
+        <v>280</v>
+      </c>
+      <c r="F68" t="s">
+        <v>281</v>
+      </c>
       <c r="G68" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="5">
-        <v>4609</v>
+      <c r="A69" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="B69" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C69" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C70" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D70" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E70" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F70" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G70" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B71" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C71" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D71" t="s">
-        <v>295</v>
-[...6 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
       <c r="G71" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B72" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C72" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="D72"/>
+        <v>301</v>
+      </c>
+      <c r="D72" t="s">
+        <v>302</v>
+      </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="5" t="s">
-        <v>301</v>
+      <c r="A73" s="5">
+        <v>4609</v>
       </c>
       <c r="B73" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C73" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="D73"/>
+        <v>305</v>
+      </c>
+      <c r="D73" t="s">
+        <v>306</v>
+      </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D74" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E74" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="F74"/>
+        <v>280</v>
+      </c>
+      <c r="F74" t="s">
+        <v>312</v>
+      </c>
       <c r="G74" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B75" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C75" t="s">
-        <v>313</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E75" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F75" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="G75" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B76" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C76" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
         <v>323</v>
       </c>
       <c r="B77" t="s">
         <v>324</v>
       </c>
       <c r="C77" t="s">
         <v>325</v>
       </c>
       <c r="D77" t="s">
         <v>326</v>
       </c>
       <c r="E77" t="s">
         <v>327</v>
       </c>
-      <c r="F77" t="s">
+      <c r="F77"/>
+      <c r="G77" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B78" t="s">
         <v>330</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>331</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>332</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>333</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>334</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" t="s">
         <v>337</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>338</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>339</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>340</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>341</v>
       </c>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B80" t="s">
         <v>344</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D80" t="s">
         <v>346</v>
       </c>
       <c r="E80" t="s">
         <v>347</v>
       </c>
-      <c r="F80"/>
+      <c r="F80" t="s">
+        <v>348</v>
+      </c>
       <c r="G80" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B81" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C81" t="s">
-        <v>282</v>
+        <v>352</v>
       </c>
       <c r="D81" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E81" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>354</v>
+      </c>
+      <c r="F81" t="s">
+        <v>355</v>
+      </c>
       <c r="G81" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B82" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C82" t="s">
-        <v>354</v>
+        <v>305</v>
       </c>
       <c r="D82" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E82" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="F82"/>
       <c r="G82" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="83" spans="1:7">
-      <c r="A83" s="5">
-        <v>3119</v>
+      <c r="A83" s="5" t="s">
+        <v>362</v>
       </c>
       <c r="B83" t="s">
+        <v>363</v>
+      </c>
+      <c r="C83" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" t="s">
         <v>359</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="84" spans="1:7">
-      <c r="A84" s="5" t="s">
-        <v>364</v>
+      <c r="A84" s="5">
+        <v>3048</v>
       </c>
       <c r="B84" t="s">
         <v>365</v>
       </c>
       <c r="C84" t="s">
-        <v>313</v>
+        <v>366</v>
       </c>
       <c r="D84" t="s">
-        <v>314</v>
+        <v>367</v>
       </c>
       <c r="E84" t="s">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="F84" t="s">
-        <v>316</v>
+        <v>369</v>
       </c>
       <c r="G84" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B85" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C85" t="s">
-        <v>369</v>
+        <v>289</v>
       </c>
       <c r="D85" t="s">
-        <v>370</v>
+        <v>290</v>
       </c>
       <c r="E85" t="s">
-        <v>371</v>
+        <v>291</v>
       </c>
       <c r="F85" t="s">
-        <v>372</v>
+        <v>292</v>
       </c>
       <c r="G85" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B86" t="s">
         <v>375</v>
       </c>
       <c r="C86" t="s">
+        <v>338</v>
+      </c>
+      <c r="D86" t="s">
+        <v>339</v>
+      </c>
+      <c r="E86" t="s">
+        <v>340</v>
+      </c>
+      <c r="F86" t="s">
+        <v>341</v>
+      </c>
+      <c r="G86" t="s">
         <v>376</v>
-      </c>
-[...10 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B87" t="s">
+        <v>378</v>
+      </c>
+      <c r="C87" t="s">
+        <v>379</v>
+      </c>
+      <c r="D87" t="s">
+        <v>380</v>
+      </c>
+      <c r="E87" t="s">
         <v>381</v>
       </c>
-      <c r="B87" t="s">
+      <c r="F87" t="s">
         <v>382</v>
       </c>
-      <c r="C87" t="s">
-[...8 lines deleted...]
-      <c r="F87" t="s">
+      <c r="G87" t="s">
         <v>383</v>
       </c>
-      <c r="G87" t="s">
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="5">
+        <v>3119</v>
+      </c>
+      <c r="B88" t="s">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="5" t="s">
+      <c r="C88" t="s">
+        <v>366</v>
+      </c>
+      <c r="D88" t="s">
+        <v>367</v>
+      </c>
+      <c r="E88" t="s">
+        <v>368</v>
+      </c>
+      <c r="F88"/>
+      <c r="G88" t="s">
         <v>385</v>
       </c>
-      <c r="B88" t="s">
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="5">
+        <v>3050</v>
+      </c>
+      <c r="B89" t="s">
         <v>386</v>
       </c>
-      <c r="C88" t="s">
-[...5 lines deleted...]
-      <c r="E88" t="s">
+      <c r="C89" t="s">
+        <v>366</v>
+      </c>
+      <c r="D89" t="s">
+        <v>367</v>
+      </c>
+      <c r="E89" t="s">
+        <v>368</v>
+      </c>
+      <c r="F89" t="s">
+        <v>369</v>
+      </c>
+      <c r="G89" t="s">
         <v>387</v>
-      </c>
-[...27 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B90" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C90" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="D90" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="E90" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="F90" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="G90" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B91" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="C91" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="D91" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="E91" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="F91" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="G91" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B92" t="s">
+        <v>395</v>
+      </c>
+      <c r="C92" t="s">
+        <v>396</v>
+      </c>
+      <c r="D92" t="s">
+        <v>397</v>
+      </c>
+      <c r="E92" t="s">
+        <v>398</v>
+      </c>
+      <c r="F92" t="s">
+        <v>399</v>
+      </c>
+      <c r="G92" t="s">
         <v>400</v>
-      </c>
-[...16 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B93" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C93" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="E93" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="F93" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="G93" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B94" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C94" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="D94" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="E94" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="F94" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="G94" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B95" t="s">
+        <v>409</v>
+      </c>
+      <c r="C95" t="s">
+        <v>366</v>
+      </c>
+      <c r="D95" t="s">
+        <v>367</v>
+      </c>
+      <c r="E95" t="s">
+        <v>410</v>
+      </c>
+      <c r="F95" t="s">
+        <v>411</v>
+      </c>
+      <c r="G95" t="s">
         <v>412</v>
-      </c>
-[...16 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="B96" t="s">
+        <v>414</v>
+      </c>
+      <c r="C96" t="s">
+        <v>366</v>
+      </c>
+      <c r="D96" t="s">
+        <v>367</v>
+      </c>
+      <c r="E96" t="s">
+        <v>368</v>
+      </c>
+      <c r="F96" t="s">
+        <v>369</v>
+      </c>
+      <c r="G96" t="s">
         <v>415</v>
-      </c>
-[...16 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5">
-        <v>3050</v>
+        <v>3049</v>
       </c>
       <c r="B97" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C97" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D97" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="E97" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="F97" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="G97" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="B98" t="s">
+        <v>419</v>
+      </c>
+      <c r="C98" t="s">
+        <v>379</v>
+      </c>
+      <c r="D98" t="s">
+        <v>380</v>
+      </c>
+      <c r="E98" t="s">
+        <v>381</v>
+      </c>
+      <c r="F98" t="s">
+        <v>382</v>
+      </c>
+      <c r="G98" t="s">
         <v>420</v>
       </c>
-      <c r="B98" t="s">
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="C98" t="s">
-[...11 lines deleted...]
-      <c r="G98" t="s">
+      <c r="B99" t="s">
         <v>422</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>396</v>
+      </c>
+      <c r="D99" t="s">
+        <v>397</v>
+      </c>
+      <c r="E99" t="s">
+        <v>398</v>
+      </c>
+      <c r="F99" t="s">
+        <v>399</v>
+      </c>
+      <c r="G99" t="s">
         <v>423</v>
       </c>
-      <c r="C99" t="s">
-[...11 lines deleted...]
-      <c r="G99" t="s">
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="5" t="s">
         <v>424</v>
-      </c>
-[...3 lines deleted...]
-        <v>3048</v>
       </c>
       <c r="B100" t="s">
         <v>425</v>
       </c>
       <c r="C100" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="D100" t="s">
-        <v>361</v>
+        <v>290</v>
       </c>
       <c r="E100" t="s">
-        <v>362</v>
+        <v>291</v>
       </c>
       <c r="F100" t="s">
-        <v>383</v>
+        <v>292</v>
       </c>
       <c r="G100" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
         <v>428</v>
       </c>
       <c r="B102" t="s">
         <v>429</v>
       </c>
       <c r="C102" t="s">
         <v>430</v>
       </c>
       <c r="D102" t="s">
         <v>431</v>
       </c>
       <c r="E102" t="s">
         <v>432</v>
       </c>
-      <c r="F102" t="s">
+      <c r="F102"/>
+      <c r="G102" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B103" t="s">
         <v>435</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>436</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>437</v>
       </c>
-      <c r="D103" t="s">
+      <c r="E103" t="s">
         <v>438</v>
       </c>
-      <c r="E103" t="s">
+      <c r="F103" t="s">
         <v>439</v>
       </c>
-      <c r="F103"/>
       <c r="G103" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B105" t="s">
         <v>443</v>
       </c>
       <c r="C105" t="s">
         <v>444</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B106" t="s">
         <v>447</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>448</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>449</v>
       </c>
-      <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
         <v>451</v>
       </c>
       <c r="B107" t="s">
         <v>452</v>
       </c>
       <c r="C107" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
         <v>454</v>
       </c>
       <c r="B108" t="s">
         <v>455</v>
       </c>
       <c r="C108" t="s">
         <v>456</v>
       </c>
       <c r="D108" t="s">
         <v>457</v>
       </c>
       <c r="E108" t="s">
         <v>458</v>
       </c>
       <c r="F108"/>
@@ -9663,379 +9693,379 @@
       <c r="C111" t="s">
         <v>471</v>
       </c>
       <c r="D111" t="s">
         <v>472</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
         <v>474</v>
       </c>
       <c r="B112" t="s">
         <v>475</v>
       </c>
       <c r="C112" t="s">
         <v>476</v>
       </c>
       <c r="D112" t="s">
         <v>477</v>
       </c>
-      <c r="E112"/>
+      <c r="E112" t="s">
+        <v>478</v>
+      </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B113" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C113" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D113" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="E113" t="s">
         <v>483</v>
       </c>
-      <c r="F113" t="s">
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B114" t="s">
         <v>486</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>487</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>488</v>
       </c>
-      <c r="D114" t="s">
+      <c r="E114" t="s">
         <v>489</v>
       </c>
-      <c r="E114" t="s">
+      <c r="F114"/>
+      <c r="G114" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B115" t="s">
+        <v>492</v>
+      </c>
+      <c r="C115" t="s">
         <v>493</v>
       </c>
-      <c r="B115" t="s">
+      <c r="D115" t="s">
         <v>494</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>495</v>
       </c>
-      <c r="D115"/>
-[...1 lines deleted...]
-      <c r="F115"/>
+      <c r="F115" t="s">
+        <v>496</v>
+      </c>
       <c r="G115" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B116" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C116" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D116" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-      <c r="F116"/>
+        <v>501</v>
+      </c>
+      <c r="E116" t="s">
+        <v>502</v>
+      </c>
+      <c r="F116" t="s">
+        <v>503</v>
+      </c>
       <c r="G116" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B117" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C117" t="s">
-        <v>499</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B118" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C118" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="D118"/>
+        <v>511</v>
+      </c>
+      <c r="D118" t="s">
+        <v>512</v>
+      </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B119" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="C119" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D119" t="s">
-        <v>511</v>
-[...1 lines deleted...]
-      <c r="E119" t="s">
         <v>512</v>
       </c>
+      <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B120" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C120" t="s">
-        <v>516</v>
-[...6 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="D120"/>
+      <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>520</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F121" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5" t="s">
         <v>521</v>
       </c>
       <c r="B122" t="s">
         <v>522</v>
       </c>
       <c r="C122" t="s">
+        <v>194</v>
+      </c>
+      <c r="D122" t="s">
         <v>523</v>
       </c>
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>524</v>
       </c>
-      <c r="E122"/>
-      <c r="F122"/>
+      <c r="F122" t="s">
+        <v>525</v>
+      </c>
       <c r="G122" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B123" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C123" t="s">
-        <v>186</v>
+        <v>529</v>
       </c>
       <c r="D123" t="s">
-        <v>528</v>
-[...6 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
       <c r="G123" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B124" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C124" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="F124"/>
+        <v>533</v>
+      </c>
+      <c r="D124" t="s">
+        <v>534</v>
+      </c>
+      <c r="E124" t="s">
+        <v>189</v>
+      </c>
+      <c r="F124" t="s">
+        <v>535</v>
+      </c>
       <c r="G124" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B125" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C125" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B126" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="C126" t="s">
-        <v>538</v>
-[...9 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="D126"/>
+      <c r="E126"/>
+      <c r="F126"/>
       <c r="G126" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
         <v>543</v>
       </c>
       <c r="B127" t="s">
         <v>544</v>
       </c>
       <c r="C127" t="s">
         <v>545</v>
       </c>
       <c r="D127" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="E127" t="s">
-        <v>188</v>
+        <v>547</v>
       </c>
       <c r="F127" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="G127" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B128" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C128" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="D128" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="E128" t="s">
-        <v>550</v>
+        <v>189</v>
       </c>
       <c r="F128" t="s">
-        <v>551</v>
+        <v>190</v>
       </c>
       <c r="G128" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="4" t="s">
@@ -10051,1154 +10081,1154 @@
       </c>
       <c r="C130" t="s">
         <v>556</v>
       </c>
       <c r="D130" t="s">
         <v>557</v>
       </c>
       <c r="E130" t="s">
         <v>558</v>
       </c>
       <c r="F130" t="s">
         <v>559</v>
       </c>
       <c r="G130" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5" t="s">
         <v>561</v>
       </c>
       <c r="B131" t="s">
         <v>562</v>
       </c>
       <c r="C131" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="D131" t="s">
         <v>557</v>
       </c>
       <c r="E131" t="s">
         <v>558</v>
       </c>
       <c r="F131" t="s">
         <v>559</v>
       </c>
       <c r="G131" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B132" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C132" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D132" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E132" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F132" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="G132" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B133" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C133" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D133" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E133" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F133" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="G133" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B134" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C134" t="s">
-        <v>376</v>
+        <v>567</v>
       </c>
       <c r="D134" t="s">
-        <v>377</v>
+        <v>568</v>
       </c>
       <c r="E134" t="s">
-        <v>378</v>
+        <v>569</v>
       </c>
       <c r="F134" t="s">
-        <v>379</v>
+        <v>570</v>
       </c>
       <c r="G134" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B135" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C135" t="s">
-        <v>579</v>
+        <v>379</v>
       </c>
       <c r="D135" t="s">
-        <v>557</v>
+        <v>380</v>
       </c>
       <c r="E135" t="s">
-        <v>558</v>
+        <v>381</v>
       </c>
       <c r="F135" t="s">
-        <v>559</v>
+        <v>382</v>
       </c>
       <c r="G135" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5" t="s">
         <v>581</v>
       </c>
       <c r="B136" t="s">
         <v>582</v>
       </c>
       <c r="C136" t="s">
-        <v>556</v>
+        <v>583</v>
       </c>
       <c r="D136" t="s">
         <v>557</v>
       </c>
       <c r="E136" t="s">
         <v>558</v>
       </c>
       <c r="F136" t="s">
         <v>559</v>
       </c>
       <c r="G136" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B137" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C137" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D137"/>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B138" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C138" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D138"/>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B139" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C139" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D139"/>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B140" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C140" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D140" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="E140" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="F140" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="G140" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B141" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C141" t="s">
-        <v>598</v>
+        <v>563</v>
       </c>
       <c r="D141" t="s">
         <v>557</v>
       </c>
       <c r="E141" t="s">
         <v>558</v>
       </c>
       <c r="F141" t="s">
         <v>559</v>
       </c>
       <c r="G141" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>600</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5" t="s">
         <v>601</v>
       </c>
       <c r="B143" t="s">
         <v>602</v>
       </c>
       <c r="C143" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D143" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E143" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F143" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G143" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="144" spans="1:7">
-      <c r="A144" s="5" t="s">
+      <c r="A144" s="5">
+        <v>4651</v>
+      </c>
+      <c r="B144" t="s">
         <v>604</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>605</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>606</v>
       </c>
-      <c r="D144" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E144"/>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B145" t="s">
+        <v>609</v>
+      </c>
+      <c r="C145" t="s">
+        <v>285</v>
+      </c>
+      <c r="D145" t="s">
+        <v>353</v>
+      </c>
+      <c r="E145" t="s">
         <v>610</v>
-      </c>
-[...10 lines deleted...]
-        <v>614</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B146" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C146" t="s">
-        <v>303</v>
+        <v>331</v>
       </c>
       <c r="D146" t="s">
-        <v>340</v>
+        <v>614</v>
       </c>
       <c r="E146" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="B147" t="s">
+        <v>618</v>
+      </c>
+      <c r="C147" t="s">
+        <v>619</v>
+      </c>
+      <c r="D147" t="s">
         <v>620</v>
       </c>
-      <c r="B147" t="s">
+      <c r="E147" t="s">
         <v>621</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B148" t="s">
+        <v>624</v>
+      </c>
+      <c r="C148" t="s">
+        <v>338</v>
+      </c>
+      <c r="D148" t="s">
+        <v>339</v>
+      </c>
+      <c r="E148" t="s">
+        <v>340</v>
+      </c>
+      <c r="F148" t="s">
+        <v>341</v>
+      </c>
+      <c r="G148" t="s">
         <v>625</v>
-      </c>
-[...16 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B149" t="s">
+        <v>627</v>
+      </c>
+      <c r="C149" t="s">
+        <v>379</v>
+      </c>
+      <c r="D149" t="s">
+        <v>380</v>
+      </c>
+      <c r="E149" t="s">
+        <v>381</v>
+      </c>
+      <c r="F149" t="s">
+        <v>382</v>
+      </c>
+      <c r="G149" t="s">
         <v>628</v>
-      </c>
-[...16 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="B150" t="s">
+        <v>630</v>
+      </c>
+      <c r="C150" t="s">
+        <v>338</v>
+      </c>
+      <c r="D150" t="s">
+        <v>339</v>
+      </c>
+      <c r="E150" t="s">
+        <v>340</v>
+      </c>
+      <c r="F150" t="s">
+        <v>341</v>
+      </c>
+      <c r="G150" t="s">
         <v>631</v>
       </c>
-      <c r="B150" t="s">
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" s="5">
+        <v>3120</v>
+      </c>
+      <c r="B151" t="s">
         <v>632</v>
       </c>
-      <c r="C150" t="s">
-[...11 lines deleted...]
-      <c r="G150" t="s">
+      <c r="C151" t="s">
         <v>633</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A151" s="5" t="s">
+      <c r="D151" t="s">
         <v>634</v>
       </c>
-      <c r="B151" t="s">
+      <c r="E151" t="s">
         <v>635</v>
       </c>
-      <c r="C151" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="F151"/>
       <c r="G151" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5" t="s">
         <v>637</v>
       </c>
       <c r="B152" t="s">
         <v>638</v>
       </c>
       <c r="C152" t="s">
+        <v>379</v>
+      </c>
+      <c r="D152" t="s">
+        <v>380</v>
+      </c>
+      <c r="E152" t="s">
+        <v>381</v>
+      </c>
+      <c r="F152" t="s">
+        <v>382</v>
+      </c>
+      <c r="G152" t="s">
         <v>639</v>
       </c>
-      <c r="D152" t="s">
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="E152" t="s">
+      <c r="B153" t="s">
         <v>641</v>
       </c>
-      <c r="F152" t="s">
+      <c r="C153" t="s">
+        <v>379</v>
+      </c>
+      <c r="D153" t="s">
+        <v>380</v>
+      </c>
+      <c r="E153" t="s">
+        <v>381</v>
+      </c>
+      <c r="F153" t="s">
+        <v>382</v>
+      </c>
+      <c r="G153" t="s">
         <v>642</v>
-      </c>
-[...20 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="B154" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="C154" t="s">
         <v>645</v>
       </c>
       <c r="D154" t="s">
         <v>646</v>
       </c>
-      <c r="E154"/>
+      <c r="E154" t="s">
+        <v>647</v>
+      </c>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="B155" t="s">
+        <v>650</v>
+      </c>
+      <c r="C155" t="s">
+        <v>289</v>
+      </c>
+      <c r="D155" t="s">
+        <v>290</v>
+      </c>
+      <c r="E155" t="s">
+        <v>291</v>
+      </c>
+      <c r="F155" t="s">
+        <v>292</v>
+      </c>
+      <c r="G155" t="s">
         <v>651</v>
-      </c>
-[...16 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="B156" t="s">
+        <v>653</v>
+      </c>
+      <c r="C156" t="s">
+        <v>379</v>
+      </c>
+      <c r="D156" t="s">
+        <v>380</v>
+      </c>
+      <c r="E156" t="s">
+        <v>381</v>
+      </c>
+      <c r="F156" t="s">
+        <v>382</v>
+      </c>
+      <c r="G156" t="s">
         <v>654</v>
-      </c>
-[...16 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="B157" t="s">
+        <v>656</v>
+      </c>
+      <c r="C157" t="s">
+        <v>379</v>
+      </c>
+      <c r="D157" t="s">
+        <v>380</v>
+      </c>
+      <c r="E157" t="s">
+        <v>381</v>
+      </c>
+      <c r="F157" t="s">
+        <v>382</v>
+      </c>
+      <c r="G157" t="s">
         <v>657</v>
-      </c>
-[...16 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="B158" t="s">
+        <v>659</v>
+      </c>
+      <c r="C158" t="s">
         <v>660</v>
       </c>
-      <c r="C158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" t="s">
-        <v>377</v>
+        <v>661</v>
       </c>
       <c r="E158" t="s">
-        <v>378</v>
+        <v>662</v>
       </c>
       <c r="F158" t="s">
+        <v>663</v>
+      </c>
+      <c r="G158" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B159" t="s">
+        <v>665</v>
+      </c>
+      <c r="C159" t="s">
         <v>379</v>
       </c>
-      <c r="G158" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D159" t="s">
-        <v>664</v>
+        <v>380</v>
       </c>
       <c r="E159" t="s">
-        <v>665</v>
-[...1 lines deleted...]
-      <c r="F159"/>
+        <v>381</v>
+      </c>
+      <c r="F159" t="s">
+        <v>382</v>
+      </c>
       <c r="G159" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5">
         <v>3122</v>
       </c>
       <c r="B160" t="s">
         <v>667</v>
       </c>
       <c r="C160" t="s">
-        <v>668</v>
+        <v>633</v>
       </c>
       <c r="D160" t="s">
-        <v>669</v>
+        <v>634</v>
       </c>
       <c r="E160" t="s">
-        <v>670</v>
+        <v>635</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="B161" t="s">
+        <v>670</v>
+      </c>
+      <c r="C161" t="s">
+        <v>289</v>
+      </c>
+      <c r="D161" t="s">
+        <v>290</v>
+      </c>
+      <c r="E161" t="s">
+        <v>291</v>
+      </c>
+      <c r="F161" t="s">
+        <v>292</v>
+      </c>
+      <c r="G161" t="s">
         <v>671</v>
       </c>
     </row>
-    <row r="161" spans="1:7">
-[...3 lines deleted...]
-      <c r="B161" t="s">
+    <row r="162" spans="1:7">
+      <c r="A162" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="C161" t="s">
-[...9 lines deleted...]
-      <c r="G161" t="s">
+      <c r="B162" t="s">
         <v>673</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B162" t="s">
+      <c r="C162" t="s">
+        <v>331</v>
+      </c>
+      <c r="D162" t="s">
+        <v>332</v>
+      </c>
+      <c r="E162" t="s">
+        <v>333</v>
+      </c>
+      <c r="F162" t="s">
+        <v>334</v>
+      </c>
+      <c r="G162" t="s">
         <v>674</v>
-      </c>
-[...11 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="5">
         <v>3121</v>
       </c>
       <c r="B163" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="C163" t="s">
-        <v>668</v>
+        <v>633</v>
       </c>
       <c r="D163" t="s">
-        <v>669</v>
+        <v>634</v>
       </c>
       <c r="E163" t="s">
-        <v>670</v>
+        <v>635</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="B164" t="s">
         <v>678</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" t="s">
-        <v>668</v>
+        <v>633</v>
       </c>
       <c r="D164" t="s">
-        <v>669</v>
+        <v>634</v>
       </c>
       <c r="E164" t="s">
-        <v>670</v>
+        <v>635</v>
       </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="B165" t="s">
         <v>681</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
+        <v>633</v>
+      </c>
+      <c r="D165" t="s">
+        <v>634</v>
+      </c>
+      <c r="E165" t="s">
+        <v>635</v>
+      </c>
+      <c r="F165" t="s">
         <v>682</v>
       </c>
-      <c r="C165" t="s">
-[...8 lines deleted...]
-      <c r="F165" t="s">
+      <c r="G165" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="B166" t="s">
         <v>685</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" t="s">
+        <v>633</v>
+      </c>
+      <c r="D166" t="s">
+        <v>634</v>
+      </c>
+      <c r="E166" t="s">
+        <v>635</v>
+      </c>
+      <c r="F166" t="s">
         <v>686</v>
       </c>
-      <c r="C166" t="s">
-[...8 lines deleted...]
-      <c r="F166" t="s">
+      <c r="G166" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="B167" t="s">
         <v>689</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>690</v>
       </c>
-      <c r="C167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>355</v>
+        <v>691</v>
       </c>
       <c r="E167" t="s">
-        <v>356</v>
+        <v>692</v>
       </c>
       <c r="F167" t="s">
-        <v>357</v>
+        <v>693</v>
       </c>
       <c r="G167" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B168" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C168" t="s">
-        <v>668</v>
+        <v>633</v>
       </c>
       <c r="D168" t="s">
-        <v>669</v>
+        <v>634</v>
       </c>
       <c r="E168" t="s">
-        <v>670</v>
+        <v>635</v>
       </c>
       <c r="F168" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="G168" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="169" spans="1:7">
-      <c r="A169" s="5" t="s">
-        <v>695</v>
+      <c r="A169" s="5">
+        <v>3565</v>
       </c>
       <c r="B169" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C169" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D169" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E169" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="F169"/>
       <c r="G169" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="170" spans="1:7">
-      <c r="A170" s="5" t="s">
-        <v>702</v>
+      <c r="A170" s="5">
+        <v>3563</v>
       </c>
       <c r="B170" t="s">
         <v>703</v>
       </c>
       <c r="C170" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D170" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E170" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="F170"/>
       <c r="G170" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="5" t="s">
         <v>705</v>
       </c>
       <c r="B171" t="s">
         <v>706</v>
       </c>
       <c r="C171" t="s">
-        <v>668</v>
+        <v>690</v>
       </c>
       <c r="D171" t="s">
-        <v>669</v>
+        <v>691</v>
       </c>
       <c r="E171" t="s">
-        <v>670</v>
+        <v>692</v>
       </c>
       <c r="F171" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="G171" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="5" t="s">
         <v>708</v>
       </c>
       <c r="B172" t="s">
         <v>709</v>
       </c>
       <c r="C172" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="D172" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-      <c r="F172"/>
+        <v>634</v>
+      </c>
+      <c r="E172" t="s">
+        <v>635</v>
+      </c>
+      <c r="F172" t="s">
+        <v>682</v>
+      </c>
       <c r="G172" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
         <v>711</v>
       </c>
       <c r="B173" t="s">
         <v>712</v>
       </c>
       <c r="C173" t="s">
         <v>713</v>
       </c>
-      <c r="D173"/>
+      <c r="D173" t="s">
+        <v>714</v>
+      </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B174" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C174" t="s">
-        <v>376</v>
-[...9 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="D174"/>
+      <c r="E174"/>
+      <c r="F174"/>
       <c r="G174" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B175" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C175" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="D175"/>
+        <v>605</v>
+      </c>
+      <c r="D175" t="s">
+        <v>606</v>
+      </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="5" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B176" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C176" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D176" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-      <c r="F176"/>
+        <v>726</v>
+      </c>
+      <c r="E176" t="s">
+        <v>727</v>
+      </c>
+      <c r="F176" t="s">
+        <v>728</v>
+      </c>
       <c r="G176" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="5" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B177" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C177" t="s">
-        <v>332</v>
+        <v>605</v>
       </c>
       <c r="D177" t="s">
-        <v>333</v>
-[...6 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
       <c r="G177" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="5" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B178" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C178" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="D178"/>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B179" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C179" t="s">
-        <v>287</v>
+        <v>718</v>
       </c>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="B180" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="C180" t="s">
-        <v>287</v>
-[...9 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180"/>
+      <c r="F180"/>
       <c r="G180" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B181" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C181" t="s">
-        <v>645</v>
+        <v>310</v>
       </c>
       <c r="D181" t="s">
-        <v>646</v>
+        <v>311</v>
       </c>
       <c r="E181" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="F181"/>
+        <v>744</v>
+      </c>
+      <c r="F181" t="s">
+        <v>312</v>
+      </c>
       <c r="G181" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="5" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B182" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C182" t="s">
-        <v>745</v>
+        <v>605</v>
       </c>
       <c r="D182" t="s">
-        <v>746</v>
+        <v>606</v>
       </c>
       <c r="E182" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="F182" t="s">
         <v>748</v>
       </c>
+      <c r="F182"/>
       <c r="G182" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="5" t="s">
         <v>750</v>
       </c>
       <c r="B183" t="s">
         <v>751</v>
       </c>
       <c r="C183" t="s">
         <v>752</v>
       </c>
       <c r="D183" t="s">
         <v>753</v>
       </c>
       <c r="E183" t="s">
         <v>754</v>
       </c>
       <c r="F183" t="s">
         <v>755</v>
       </c>
       <c r="G183" t="s">
         <v>756</v>
@@ -11232,487 +11262,487 @@
         <v>758</v>
       </c>
       <c r="B185" t="s">
         <v>759</v>
       </c>
       <c r="C185" t="s">
         <v>760</v>
       </c>
       <c r="D185" t="s">
         <v>761</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B186" t="s">
         <v>764</v>
       </c>
       <c r="C186" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>766</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:7">
-      <c r="A188" s="5" t="s">
+      <c r="A188" s="5">
+        <v>3077</v>
+      </c>
+      <c r="B188" t="s">
         <v>767</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" t="s">
         <v>768</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
         <v>769</v>
       </c>
-      <c r="D188"/>
-      <c r="E188"/>
+      <c r="E188" t="s">
+        <v>770</v>
+      </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="5">
-        <v>3079</v>
+        <v>3076</v>
       </c>
       <c r="B189" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C189" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D189" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E189" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="5">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="B190" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C190" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D190" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E190" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="191" spans="1:7">
-      <c r="A191" s="5">
-        <v>3078</v>
+      <c r="A191" s="5" t="s">
+        <v>779</v>
       </c>
       <c r="B191" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="C191" t="s">
-        <v>772</v>
+        <v>507</v>
       </c>
       <c r="D191" t="s">
+        <v>781</v>
+      </c>
+      <c r="E191" t="s">
+        <v>782</v>
+      </c>
+      <c r="F191" t="s">
+        <v>783</v>
+      </c>
+      <c r="G191" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" s="5">
+        <v>3079</v>
+      </c>
+      <c r="B192" t="s">
+        <v>785</v>
+      </c>
+      <c r="C192" t="s">
         <v>773</v>
       </c>
-      <c r="E191" t="s">
+      <c r="D192" t="s">
         <v>774</v>
       </c>
-      <c r="F191"/>
-[...16 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>783</v>
-[...3 lines deleted...]
-      </c>
+        <v>775</v>
+      </c>
+      <c r="F192"/>
       <c r="G192" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B193" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C193" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D193"/>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B194" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C194" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D194" t="s">
+        <v>781</v>
+      </c>
+      <c r="E194" t="s">
         <v>782</v>
       </c>
-      <c r="E194" t="s">
+      <c r="F194" t="s">
         <v>783</v>
       </c>
-      <c r="F194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G194" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B195" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C195" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="196" spans="1:7">
-      <c r="A196" s="5">
-        <v>3077</v>
+      <c r="A196" s="5" t="s">
+        <v>797</v>
       </c>
       <c r="B196" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C196" t="s">
-        <v>797</v>
-[...4 lines deleted...]
-      <c r="E196" t="s">
         <v>799</v>
       </c>
+      <c r="D196"/>
+      <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F197" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="5" t="s">
         <v>802</v>
       </c>
       <c r="B198" t="s">
         <v>803</v>
       </c>
       <c r="C198" t="s">
+        <v>222</v>
+      </c>
+      <c r="D198" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B199" t="s">
         <v>807</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" t="s">
         <v>808</v>
       </c>
-      <c r="C199" t="s">
+      <c r="D199" t="s">
         <v>809</v>
       </c>
-      <c r="D199" t="s">
+      <c r="E199" t="s">
         <v>810</v>
       </c>
-      <c r="E199" t="s">
+      <c r="F199" t="s">
         <v>811</v>
       </c>
-      <c r="F199" t="s">
+      <c r="G199" t="s">
         <v>812</v>
       </c>
-      <c r="G199" t="s">
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" s="5">
+        <v>3247</v>
+      </c>
+      <c r="B200" t="s">
         <v>813</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A200" s="5" t="s">
+      <c r="C200" t="s">
+        <v>172</v>
+      </c>
+      <c r="D200" t="s">
         <v>814</v>
       </c>
-      <c r="B200" t="s">
+      <c r="E200" t="s">
         <v>815</v>
       </c>
-      <c r="C200" t="s">
-[...5 lines deleted...]
-      <c r="E200"/>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B201" t="s">
         <v>818</v>
       </c>
-      <c r="B201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D201" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="B202" t="s">
         <v>821</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D202" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="5">
         <v>3249</v>
       </c>
       <c r="B203" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="C203" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D203" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E203" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="B204" t="s">
         <v>826</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" t="s">
         <v>827</v>
       </c>
-      <c r="C204" t="s">
+      <c r="D204" t="s">
         <v>828</v>
       </c>
-      <c r="D204" t="s">
+      <c r="E204" t="s">
         <v>829</v>
       </c>
-      <c r="E204" t="s">
+      <c r="F204" t="s">
         <v>830</v>
       </c>
-      <c r="F204" t="s">
+      <c r="G204" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="5">
         <v>3248</v>
       </c>
       <c r="B205" t="s">
+        <v>832</v>
+      </c>
+      <c r="C205" t="s">
+        <v>222</v>
+      </c>
+      <c r="D205" t="s">
+        <v>804</v>
+      </c>
+      <c r="E205" t="s">
         <v>833</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="B206" t="s">
         <v>836</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
+        <v>563</v>
+      </c>
+      <c r="D206" t="s">
         <v>837</v>
       </c>
-      <c r="C206" t="s">
-[...2 lines deleted...]
-      <c r="D206" t="s">
+      <c r="E206" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="5" t="s">
         <v>840</v>
-      </c>
-[...3 lines deleted...]
-        <v>3247</v>
       </c>
       <c r="B207" t="s">
         <v>841</v>
       </c>
       <c r="C207" t="s">
-        <v>202</v>
+        <v>842</v>
       </c>
       <c r="D207" t="s">
-        <v>842</v>
-[...1 lines deleted...]
-      <c r="E207" t="s">
         <v>843</v>
       </c>
+      <c r="E207"/>
       <c r="F207"/>
       <c r="G207" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F208" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="4" t="s">
@@ -11728,231 +11758,231 @@
       </c>
       <c r="C209" t="s">
         <v>848</v>
       </c>
       <c r="D209" t="s">
         <v>849</v>
       </c>
       <c r="E209" t="s">
         <v>850</v>
       </c>
       <c r="F209" t="s">
         <v>851</v>
       </c>
       <c r="G209" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="5" t="s">
         <v>853</v>
       </c>
       <c r="B210" t="s">
         <v>854</v>
       </c>
       <c r="C210" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D210" t="s">
         <v>855</v>
       </c>
       <c r="E210" t="s">
         <v>856</v>
       </c>
       <c r="F210" t="s">
         <v>857</v>
       </c>
       <c r="G210" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="5" t="s">
         <v>859</v>
       </c>
       <c r="B211" t="s">
         <v>860</v>
       </c>
       <c r="C211" t="s">
-        <v>126</v>
+        <v>563</v>
       </c>
       <c r="D211" t="s">
+        <v>557</v>
+      </c>
+      <c r="E211" t="s">
         <v>861</v>
       </c>
-      <c r="E211" t="s">
+      <c r="F211" t="s">
         <v>862</v>
       </c>
-      <c r="F211"/>
       <c r="G211" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="5" t="s">
         <v>864</v>
       </c>
       <c r="B212" t="s">
         <v>865</v>
       </c>
       <c r="C212" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D212" t="s">
         <v>866</v>
       </c>
       <c r="E212" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="F212" t="s">
-        <v>146</v>
+        <v>249</v>
       </c>
       <c r="G212" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="5" t="s">
         <v>868</v>
       </c>
       <c r="B213" t="s">
         <v>869</v>
       </c>
       <c r="C213" t="s">
         <v>870</v>
       </c>
       <c r="D213"/>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="5" t="s">
         <v>872</v>
       </c>
       <c r="B214" t="s">
         <v>873</v>
       </c>
       <c r="C214" t="s">
-        <v>556</v>
+        <v>139</v>
       </c>
       <c r="D214" t="s">
-        <v>557</v>
+        <v>874</v>
       </c>
       <c r="E214" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="F214" t="s">
         <v>875</v>
       </c>
+      <c r="F214"/>
       <c r="G214" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="5" t="s">
         <v>877</v>
       </c>
       <c r="B215" t="s">
         <v>878</v>
       </c>
       <c r="C215" t="s">
         <v>879</v>
       </c>
       <c r="D215" t="s">
         <v>880</v>
       </c>
       <c r="E215" t="s">
         <v>881</v>
       </c>
       <c r="F215"/>
       <c r="G215" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="5" t="s">
         <v>883</v>
       </c>
       <c r="B216" t="s">
         <v>884</v>
       </c>
       <c r="C216" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="D216" t="s">
         <v>885</v>
       </c>
       <c r="E216" t="s">
         <v>856</v>
       </c>
       <c r="F216" t="s">
         <v>857</v>
       </c>
       <c r="G216" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F217" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="5">
         <v>3325</v>
       </c>
       <c r="B218" t="s">
         <v>888</v>
       </c>
       <c r="C218" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D218" t="s">
         <v>889</v>
       </c>
       <c r="E218" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="F218" t="s">
         <v>890</v>
       </c>
       <c r="G218" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="5" t="s">
         <v>892</v>
       </c>
       <c r="B219" t="s">
         <v>893</v>
       </c>
       <c r="C219" t="s">
         <v>894</v>
       </c>
       <c r="D219"/>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219" t="s">
         <v>895</v>
       </c>
     </row>
@@ -12099,94 +12129,94 @@
       </c>
       <c r="C226" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F226" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="5" t="s">
         <v>923</v>
       </c>
       <c r="B227" t="s">
         <v>924</v>
       </c>
       <c r="C227" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D227"/>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="5" t="s">
         <v>926</v>
       </c>
       <c r="B228" t="s">
         <v>927</v>
       </c>
       <c r="C228" t="s">
         <v>928</v>
       </c>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="5" t="s">
         <v>930</v>
       </c>
       <c r="B229" t="s">
         <v>931</v>
       </c>
       <c r="C229" t="s">
         <v>932</v>
       </c>
       <c r="D229" t="s">
         <v>933</v>
       </c>
       <c r="E229" t="s">
+        <v>829</v>
+      </c>
+      <c r="F229" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="G229" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="5" t="s">
         <v>935</v>
       </c>
       <c r="B230" t="s">
         <v>936</v>
       </c>
       <c r="C230" t="s">
         <v>937</v>
       </c>
       <c r="D230" t="s">
         <v>938</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="231" spans="1:7">
@@ -12194,478 +12224,478 @@
         <v>940</v>
       </c>
       <c r="B231" t="s">
         <v>941</v>
       </c>
       <c r="C231" t="s">
         <v>942</v>
       </c>
       <c r="D231" t="s">
         <v>943</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="5" t="s">
         <v>945</v>
       </c>
       <c r="B232" t="s">
         <v>946</v>
       </c>
       <c r="C232" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D232" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E232" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="F232" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G232" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="5" t="s">
         <v>948</v>
       </c>
       <c r="B233" t="s">
         <v>949</v>
       </c>
       <c r="C233" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D233" t="s">
         <v>938</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>951</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F234" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="5">
-        <v>4515</v>
+        <v>4517</v>
       </c>
       <c r="B235" t="s">
         <v>952</v>
       </c>
       <c r="C235" t="s">
-        <v>143</v>
+        <v>953</v>
       </c>
       <c r="D235" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="236" spans="1:7">
-      <c r="A236" s="5" t="s">
-        <v>955</v>
+      <c r="A236" s="5">
+        <v>6593</v>
       </c>
       <c r="B236" t="s">
         <v>956</v>
       </c>
       <c r="C236" t="s">
-        <v>270</v>
-[...9 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236"/>
+      <c r="F236"/>
       <c r="G236" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="5" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B237" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C237" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D237" t="s">
         <v>938</v>
       </c>
       <c r="E237" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="F237" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G237" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B238" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C238" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D238" t="s">
         <v>943</v>
       </c>
       <c r="E238" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F238" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="G238" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="5" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B239" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C239" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D239" t="s">
         <v>938</v>
       </c>
       <c r="E239" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="F239" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G239" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B240" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C240" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D240" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="E240" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F240" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="G240" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B241" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C241" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D241" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="5">
-        <v>4517</v>
+        <v>4515</v>
       </c>
       <c r="B242" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C242" t="s">
-        <v>982</v>
+        <v>148</v>
       </c>
       <c r="D242" t="s">
         <v>983</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="5">
         <v>6592</v>
       </c>
       <c r="B243" t="s">
         <v>985</v>
       </c>
       <c r="C243" t="s">
-        <v>986</v>
+        <v>957</v>
       </c>
       <c r="D243"/>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" s="5" t="s">
         <v>987</v>
-      </c>
-[...3 lines deleted...]
-        <v>6593</v>
       </c>
       <c r="B244" t="s">
         <v>988</v>
       </c>
       <c r="C244" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D244"/>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B245" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C245" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      <c r="F245"/>
+        <v>267</v>
+      </c>
+      <c r="D245" t="s">
+        <v>938</v>
+      </c>
+      <c r="E245" t="s">
+        <v>547</v>
+      </c>
+      <c r="F245" t="s">
+        <v>142</v>
+      </c>
       <c r="G245" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="5" t="s">
         <v>994</v>
       </c>
       <c r="B246" t="s">
         <v>995</v>
       </c>
       <c r="C246" t="s">
         <v>928</v>
       </c>
       <c r="D246"/>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="5" t="s">
         <v>997</v>
       </c>
       <c r="B247" t="s">
         <v>998</v>
       </c>
       <c r="C247" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D247" t="s">
         <v>999</v>
       </c>
       <c r="E247" t="s">
         <v>1000</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="5" t="s">
         <v>1002</v>
       </c>
       <c r="B248" t="s">
         <v>1003</v>
       </c>
       <c r="C248" t="s">
-        <v>270</v>
+        <v>928</v>
       </c>
       <c r="D248" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="E248" t="s">
-        <v>540</v>
+        <v>1004</v>
       </c>
       <c r="F248" t="s">
-        <v>129</v>
+        <v>1005</v>
       </c>
       <c r="G248" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="5" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B249" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C249" t="s">
-        <v>1007</v>
+        <v>267</v>
       </c>
       <c r="D249" t="s">
-        <v>1008</v>
+        <v>938</v>
       </c>
       <c r="E249" t="s">
+        <v>547</v>
+      </c>
+      <c r="F249" t="s">
+        <v>142</v>
+      </c>
+      <c r="G249" t="s">
         <v>1009</v>
-      </c>
-[...4 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C250" t="s">
         <v>1012</v>
       </c>
-      <c r="B250" t="s">
+      <c r="D250" t="s">
         <v>1013</v>
       </c>
-      <c r="C250" t="s">
+      <c r="E250" t="s">
         <v>1014</v>
       </c>
-      <c r="D250" t="s">
+      <c r="F250" t="s">
         <v>1015</v>
       </c>
-      <c r="E250" t="s">
+      <c r="G250" t="s">
         <v>1016</v>
-      </c>
-[...4 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C251" t="s">
         <v>1019</v>
       </c>
-      <c r="B251" t="s">
+      <c r="D251" t="s">
         <v>1020</v>
-      </c>
-[...4 lines deleted...]
-        <v>933</v>
       </c>
       <c r="E251" t="s">
         <v>1021</v>
       </c>
       <c r="F251" t="s">
         <v>1022</v>
       </c>
       <c r="G251" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="B252" t="s">
         <v>1025</v>
       </c>
       <c r="C252" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D252" t="s">
         <v>938</v>
       </c>
       <c r="E252" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="F252" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="G252" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="4" t="s">
@@ -12686,89 +12716,89 @@
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="B255" t="s">
         <v>1033</v>
       </c>
       <c r="C255" t="s">
         <v>1034</v>
       </c>
       <c r="D255"/>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="5">
-        <v>4084</v>
+        <v>4085</v>
       </c>
       <c r="B256" t="s">
         <v>1036</v>
       </c>
       <c r="C256" t="s">
         <v>1037</v>
       </c>
       <c r="D256" t="s">
-        <v>905</v>
+        <v>1038</v>
       </c>
       <c r="E256" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F256" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="G256" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="5">
-        <v>4085</v>
+        <v>4084</v>
       </c>
       <c r="B257" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C257" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D257" t="s">
-        <v>1042</v>
+        <v>905</v>
       </c>
       <c r="E257" t="s">
         <v>1043</v>
       </c>
       <c r="F257" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="G257" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="C258" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F258" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="4" t="s">
@@ -12780,562 +12810,562 @@
         <v>1046</v>
       </c>
       <c r="B259" t="s">
         <v>1047</v>
       </c>
       <c r="C259" t="s">
         <v>1048</v>
       </c>
       <c r="D259" t="s">
         <v>1049</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="B260" t="s">
         <v>1052</v>
       </c>
       <c r="C260" t="s">
-        <v>202</v>
+        <v>1053</v>
       </c>
       <c r="D260" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="E260" t="s">
         <v>1054</v>
       </c>
+      <c r="E260"/>
       <c r="F260"/>
       <c r="G260" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="5" t="s">
         <v>1056</v>
       </c>
       <c r="B261" t="s">
         <v>1057</v>
       </c>
       <c r="C261" t="s">
+        <v>165</v>
+      </c>
+      <c r="D261" t="s">
         <v>1058</v>
       </c>
-      <c r="D261" t="s">
+      <c r="E261" t="s">
         <v>1059</v>
       </c>
-      <c r="E261" t="s">
+      <c r="F261"/>
+      <c r="G261" t="s">
         <v>1060</v>
-      </c>
-[...4 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="5" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="B262" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="C262" t="s">
-        <v>1065</v>
+        <v>165</v>
       </c>
       <c r="D262" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="E262" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="F262"/>
       <c r="G262" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F263" t="s">
         <v>1069</v>
       </c>
-      <c r="B263" t="s">
+      <c r="G263" t="s">
         <v>1070</v>
       </c>
-      <c r="C263" t="s">
-[...2 lines deleted...]
-      <c r="D263" t="s">
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="5">
+        <v>4104</v>
+      </c>
+      <c r="B264" t="s">
         <v>1071</v>
       </c>
-      <c r="E263" t="s">
+      <c r="C264" t="s">
         <v>1072</v>
       </c>
-      <c r="F263"/>
-[...19 lines deleted...]
-      </c>
+      <c r="D264"/>
+      <c r="E264"/>
       <c r="F264"/>
       <c r="G264" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C265" t="s">
+        <v>172</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E265" t="s">
         <v>1077</v>
       </c>
-      <c r="B265" t="s">
+      <c r="F265"/>
+      <c r="G265" t="s">
         <v>1078</v>
-      </c>
-[...13 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B266" t="s">
         <v>1080</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" t="s">
+        <v>172</v>
+      </c>
+      <c r="D266" t="s">
         <v>1081</v>
-      </c>
-[...4 lines deleted...]
-        <v>1083</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="5" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="B267" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="C267" t="s">
-        <v>202</v>
+        <v>1048</v>
       </c>
       <c r="D267" t="s">
-        <v>1087</v>
+        <v>1049</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G268" t="s">
         <v>1088</v>
-      </c>
-[...15 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D269" t="s">
         <v>1092</v>
       </c>
-      <c r="B269" t="s">
+      <c r="E269" t="s">
         <v>1093</v>
       </c>
-      <c r="C269" t="s">
-[...5 lines deleted...]
-      <c r="E269"/>
       <c r="F269"/>
       <c r="G269" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F270" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="B271" t="s">
         <v>1097</v>
       </c>
       <c r="C271" t="s">
         <v>1098</v>
       </c>
-      <c r="D271" t="s">
+      <c r="D271"/>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271" t="s">
         <v>1099</v>
-      </c>
-[...7 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="5" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="B272" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="C272" t="s">
-        <v>495</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="D272"/>
+      <c r="E272"/>
+      <c r="F272"/>
       <c r="G272" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="5" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="B273" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="C273" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D273"/>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="5" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="B274" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="C274" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D274"/>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="5" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="B275" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="C275" t="s">
-        <v>1115</v>
-[...3 lines deleted...]
-      <c r="F275"/>
+        <v>507</v>
+      </c>
+      <c r="D275" t="s">
+        <v>781</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F275" t="s">
+        <v>783</v>
+      </c>
       <c r="G275" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E276" t="s">
         <v>1117</v>
       </c>
-      <c r="B276" t="s">
+      <c r="F276" t="s">
         <v>1118</v>
       </c>
-      <c r="C276" t="s">
-[...4 lines deleted...]
-      <c r="F276"/>
       <c r="G276" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="B277" t="s">
         <v>1121</v>
       </c>
       <c r="C277" t="s">
         <v>1122</v>
       </c>
       <c r="D277" t="s">
         <v>1123</v>
       </c>
       <c r="E277" t="s">
         <v>1124</v>
       </c>
       <c r="F277" t="s">
         <v>1125</v>
       </c>
       <c r="G277" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="5" t="s">
         <v>1127</v>
       </c>
       <c r="B278" t="s">
         <v>1128</v>
       </c>
       <c r="C278" t="s">
         <v>1122</v>
       </c>
       <c r="D278" t="s">
         <v>1123</v>
       </c>
       <c r="E278" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="F278" t="s">
         <v>1125</v>
       </c>
       <c r="G278" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B279" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C279" t="s">
         <v>1122</v>
       </c>
       <c r="D279" t="s">
         <v>1123</v>
       </c>
       <c r="E279" t="s">
         <v>1124</v>
       </c>
       <c r="F279" t="s">
         <v>1125</v>
       </c>
       <c r="G279" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B280" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C280" t="s">
         <v>1122</v>
       </c>
       <c r="D280" t="s">
         <v>1123</v>
       </c>
       <c r="E280" t="s">
         <v>1124</v>
       </c>
       <c r="F280" t="s">
         <v>1125</v>
       </c>
       <c r="G280" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B281" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C281" t="s">
         <v>1122</v>
       </c>
       <c r="D281" t="s">
         <v>1123</v>
       </c>
       <c r="E281" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="F281" t="s">
         <v>1125</v>
       </c>
       <c r="G281" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="5" t="s">
         <v>1140</v>
       </c>
       <c r="B282" t="s">
         <v>1141</v>
       </c>
       <c r="C282" t="s">
         <v>1122</v>
       </c>
       <c r="D282" t="s">
         <v>1123</v>
       </c>
       <c r="E282" t="s">
-        <v>1138</v>
+        <v>1129</v>
       </c>
       <c r="F282" t="s">
         <v>1125</v>
       </c>
       <c r="G282" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="5" t="s">
         <v>1143</v>
       </c>
       <c r="B283" t="s">
         <v>1144</v>
       </c>
       <c r="C283" t="s">
         <v>1122</v>
       </c>
       <c r="D283" t="s">
         <v>1123</v>
       </c>
       <c r="E283" t="s">
         <v>1124</v>
       </c>
       <c r="F283" t="s">
         <v>1125</v>
       </c>
       <c r="G283" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="B284" t="s">
         <v>1147</v>
       </c>
       <c r="C284" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
       <c r="D284" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="E284" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="F284" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
       <c r="G284" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="B285" t="s">
         <v>1150</v>
       </c>
       <c r="C285" t="s">
         <v>1122</v>
       </c>
       <c r="D285" t="s">
         <v>1123</v>
       </c>
       <c r="E285" t="s">
         <v>1124</v>
       </c>
       <c r="F285" t="s">
         <v>1125</v>
       </c>
       <c r="G285" t="s">
@@ -13387,1205 +13417,1205 @@
     <row r="288" spans="1:7">
       <c r="A288" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F288" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="5" t="s">
-        <v>536</v>
+        <v>1159</v>
       </c>
       <c r="B289" t="s">
-        <v>537</v>
+        <v>1160</v>
       </c>
       <c r="C289" t="s">
-        <v>538</v>
+        <v>139</v>
       </c>
       <c r="D289" t="s">
-        <v>539</v>
+        <v>1161</v>
       </c>
       <c r="E289" t="s">
-        <v>540</v>
+        <v>829</v>
       </c>
       <c r="F289" t="s">
-        <v>541</v>
+        <v>830</v>
       </c>
       <c r="G289" t="s">
-        <v>542</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="5" t="s">
-        <v>141</v>
+        <v>308</v>
       </c>
       <c r="B290" t="s">
-        <v>142</v>
+        <v>309</v>
       </c>
       <c r="C290" t="s">
-        <v>143</v>
+        <v>310</v>
       </c>
       <c r="D290" t="s">
-        <v>144</v>
+        <v>311</v>
       </c>
       <c r="E290" t="s">
-        <v>145</v>
+        <v>280</v>
       </c>
       <c r="F290" t="s">
-        <v>146</v>
+        <v>312</v>
       </c>
       <c r="G290" t="s">
-        <v>147</v>
+        <v>313</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="5" t="s">
         <v>930</v>
       </c>
       <c r="B291" t="s">
         <v>931</v>
       </c>
       <c r="C291" t="s">
         <v>932</v>
       </c>
       <c r="D291" t="s">
         <v>933</v>
       </c>
       <c r="E291" t="s">
+        <v>829</v>
+      </c>
+      <c r="F291" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="G291" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="5" t="s">
-        <v>1019</v>
+        <v>742</v>
       </c>
       <c r="B292" t="s">
-        <v>1020</v>
+        <v>743</v>
       </c>
       <c r="C292" t="s">
-        <v>928</v>
+        <v>310</v>
       </c>
       <c r="D292" t="s">
-        <v>933</v>
+        <v>311</v>
       </c>
       <c r="E292" t="s">
-        <v>1021</v>
+        <v>744</v>
       </c>
       <c r="F292" t="s">
-        <v>1022</v>
+        <v>312</v>
       </c>
       <c r="G292" t="s">
-        <v>1023</v>
+        <v>745</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="5" t="s">
-        <v>735</v>
+        <v>1002</v>
       </c>
       <c r="B293" t="s">
-        <v>736</v>
+        <v>1003</v>
       </c>
       <c r="C293" t="s">
-        <v>287</v>
+        <v>928</v>
       </c>
       <c r="D293" t="s">
-        <v>288</v>
+        <v>933</v>
       </c>
       <c r="E293" t="s">
-        <v>737</v>
+        <v>1004</v>
       </c>
       <c r="F293" t="s">
-        <v>290</v>
+        <v>1005</v>
       </c>
       <c r="G293" t="s">
-        <v>738</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="5" t="s">
-        <v>1159</v>
+        <v>825</v>
       </c>
       <c r="B294" t="s">
-        <v>1160</v>
+        <v>826</v>
       </c>
       <c r="C294" t="s">
-        <v>126</v>
+        <v>827</v>
       </c>
       <c r="D294" t="s">
-        <v>1161</v>
+        <v>828</v>
       </c>
       <c r="E294" t="s">
+        <v>829</v>
+      </c>
+      <c r="F294" t="s">
         <v>830</v>
       </c>
-      <c r="F294" t="s">
+      <c r="G294" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="5" t="s">
-        <v>285</v>
+        <v>1163</v>
       </c>
       <c r="B295" t="s">
-        <v>286</v>
+        <v>1164</v>
       </c>
       <c r="C295" t="s">
-        <v>287</v>
+        <v>507</v>
       </c>
       <c r="D295" t="s">
-        <v>288</v>
+        <v>781</v>
       </c>
       <c r="E295" t="s">
-        <v>289</v>
+        <v>782</v>
       </c>
       <c r="F295" t="s">
-        <v>290</v>
+        <v>783</v>
       </c>
       <c r="G295" t="s">
-        <v>291</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="5" t="s">
-        <v>1103</v>
+        <v>779</v>
       </c>
       <c r="B296" t="s">
-        <v>1104</v>
+        <v>780</v>
       </c>
       <c r="C296" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D296" t="s">
+        <v>781</v>
+      </c>
+      <c r="E296" t="s">
         <v>782</v>
       </c>
-      <c r="E296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" t="s">
+        <v>783</v>
+      </c>
+      <c r="G296" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="5" t="s">
-        <v>780</v>
+        <v>1109</v>
       </c>
       <c r="B297" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C297" t="s">
+        <v>507</v>
+      </c>
+      <c r="D297" t="s">
         <v>781</v>
       </c>
-      <c r="C297" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E297" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F297" t="s">
         <v>783</v>
       </c>
-      <c r="F297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G297" t="s">
-        <v>785</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="5" t="s">
-        <v>1163</v>
+        <v>245</v>
       </c>
       <c r="B298" t="s">
-        <v>1164</v>
+        <v>246</v>
       </c>
       <c r="C298" t="s">
-        <v>495</v>
+        <v>148</v>
       </c>
       <c r="D298" t="s">
-        <v>782</v>
+        <v>247</v>
       </c>
       <c r="E298" t="s">
-        <v>783</v>
+        <v>248</v>
       </c>
       <c r="F298" t="s">
-        <v>784</v>
+        <v>249</v>
       </c>
       <c r="G298" t="s">
-        <v>1165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="5" t="s">
-        <v>826</v>
+        <v>543</v>
       </c>
       <c r="B299" t="s">
-        <v>827</v>
+        <v>544</v>
       </c>
       <c r="C299" t="s">
-        <v>828</v>
+        <v>545</v>
       </c>
       <c r="D299" t="s">
-        <v>829</v>
+        <v>546</v>
       </c>
       <c r="E299" t="s">
-        <v>830</v>
+        <v>547</v>
       </c>
       <c r="F299" t="s">
-        <v>831</v>
+        <v>548</v>
       </c>
       <c r="G299" t="s">
-        <v>832</v>
+        <v>549</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="C300" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F300" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="5" t="s">
-        <v>191</v>
+        <v>997</v>
       </c>
       <c r="B301" t="s">
-        <v>192</v>
+        <v>998</v>
       </c>
       <c r="C301" t="s">
-        <v>133</v>
+        <v>267</v>
       </c>
       <c r="D301" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="E301"/>
+        <v>999</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1000</v>
+      </c>
       <c r="F301"/>
       <c r="G301" t="s">
-        <v>193</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="302" spans="1:7">
-      <c r="A302" s="5" t="s">
-        <v>758</v>
+      <c r="A302" s="5">
+        <v>4515</v>
       </c>
       <c r="B302" t="s">
-        <v>759</v>
+        <v>982</v>
       </c>
       <c r="C302" t="s">
-        <v>760</v>
+        <v>148</v>
       </c>
       <c r="D302" t="s">
-        <v>761</v>
+        <v>983</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302" t="s">
-        <v>762</v>
+        <v>984</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="5" t="s">
-        <v>514</v>
+        <v>176</v>
       </c>
       <c r="B303" t="s">
-        <v>515</v>
+        <v>177</v>
       </c>
       <c r="C303" t="s">
-        <v>516</v>
+        <v>178</v>
       </c>
       <c r="D303" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="E303"/>
       <c r="F303"/>
       <c r="G303" t="s">
-        <v>519</v>
+        <v>180</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="5">
-        <v>5810</v>
+        <v>4651</v>
       </c>
       <c r="B304" t="s">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="C304" t="s">
-        <v>471</v>
+        <v>605</v>
       </c>
       <c r="D304" t="s">
-        <v>472</v>
+        <v>606</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304" t="s">
-        <v>473</v>
+        <v>607</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="5" t="s">
-        <v>708</v>
+        <v>746</v>
       </c>
       <c r="B305" t="s">
-        <v>709</v>
+        <v>747</v>
       </c>
       <c r="C305" t="s">
-        <v>645</v>
+        <v>605</v>
       </c>
       <c r="D305" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="E305"/>
+        <v>606</v>
+      </c>
+      <c r="E305" t="s">
+        <v>748</v>
+      </c>
       <c r="F305"/>
       <c r="G305" t="s">
-        <v>710</v>
+        <v>749</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="5" t="s">
-        <v>318</v>
+        <v>977</v>
       </c>
       <c r="B306" t="s">
-        <v>319</v>
+        <v>978</v>
       </c>
       <c r="C306" t="s">
-        <v>320</v>
+        <v>979</v>
       </c>
       <c r="D306" t="s">
-        <v>321</v>
+        <v>980</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306" t="s">
-        <v>322</v>
+        <v>981</v>
       </c>
     </row>
     <row r="307" spans="1:7">
-      <c r="A307" s="5">
-        <v>4515</v>
+      <c r="A307" s="5" t="s">
+        <v>474</v>
       </c>
       <c r="B307" t="s">
-        <v>952</v>
+        <v>475</v>
       </c>
       <c r="C307" t="s">
-        <v>143</v>
+        <v>476</v>
       </c>
       <c r="D307" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="E307"/>
+        <v>477</v>
+      </c>
+      <c r="E307" t="s">
+        <v>478</v>
+      </c>
       <c r="F307"/>
       <c r="G307" t="s">
-        <v>954</v>
+        <v>479</v>
       </c>
     </row>
     <row r="308" spans="1:7">
-      <c r="A308" s="5" t="s">
-        <v>976</v>
+      <c r="A308" s="5">
+        <v>5810</v>
       </c>
       <c r="B308" t="s">
-        <v>977</v>
+        <v>470</v>
       </c>
       <c r="C308" t="s">
-        <v>978</v>
+        <v>471</v>
       </c>
       <c r="D308" t="s">
-        <v>979</v>
+        <v>472</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308" t="s">
-        <v>980</v>
+        <v>473</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="5" t="s">
-        <v>148</v>
+        <v>730</v>
       </c>
       <c r="B309" t="s">
-        <v>149</v>
+        <v>731</v>
       </c>
       <c r="C309" t="s">
-        <v>150</v>
+        <v>605</v>
       </c>
       <c r="D309" t="s">
-        <v>151</v>
+        <v>606</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309" t="s">
-        <v>152</v>
+        <v>732</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="5" t="s">
-        <v>997</v>
+        <v>294</v>
       </c>
       <c r="B310" t="s">
-        <v>998</v>
+        <v>295</v>
       </c>
       <c r="C310" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="D310" t="s">
-        <v>999</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="E310"/>
       <c r="F310"/>
       <c r="G310" t="s">
-        <v>1001</v>
+        <v>298</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="5" t="s">
-        <v>739</v>
+        <v>758</v>
       </c>
       <c r="B311" t="s">
-        <v>740</v>
+        <v>759</v>
       </c>
       <c r="C311" t="s">
-        <v>645</v>
+        <v>760</v>
       </c>
       <c r="D311" t="s">
-        <v>646</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="E311"/>
       <c r="F311"/>
       <c r="G311" t="s">
-        <v>742</v>
+        <v>762</v>
       </c>
     </row>
     <row r="312" spans="1:7">
-      <c r="A312" s="5">
-        <v>4867</v>
+      <c r="A312" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="B312" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="C312" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D312" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
     </row>
     <row r="313" spans="1:7">
-      <c r="A313" s="5">
-        <v>4704</v>
+      <c r="A313" s="5" t="s">
+        <v>643</v>
       </c>
       <c r="B313" t="s">
-        <v>1167</v>
+        <v>644</v>
       </c>
       <c r="C313" t="s">
-        <v>1168</v>
+        <v>645</v>
       </c>
       <c r="D313" t="s">
-        <v>1169</v>
+        <v>646</v>
       </c>
       <c r="E313" t="s">
-        <v>1170</v>
+        <v>647</v>
       </c>
       <c r="F313"/>
       <c r="G313" t="s">
-        <v>1171</v>
+        <v>648</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="5">
-        <v>4651</v>
+        <v>4867</v>
       </c>
       <c r="B314" t="s">
-        <v>644</v>
+        <v>127</v>
       </c>
       <c r="C314" t="s">
-        <v>645</v>
+        <v>128</v>
       </c>
       <c r="D314" t="s">
-        <v>646</v>
+        <v>129</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314" t="s">
-        <v>647</v>
+        <v>130</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="5">
-        <v>4609</v>
+        <v>4514</v>
       </c>
       <c r="B315" t="s">
-        <v>281</v>
+        <v>144</v>
       </c>
       <c r="C315" t="s">
-        <v>282</v>
+        <v>128</v>
       </c>
       <c r="D315" t="s">
-        <v>283</v>
+        <v>129</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315" t="s">
-        <v>284</v>
+        <v>145</v>
       </c>
     </row>
     <row r="316" spans="1:7">
-      <c r="A316" s="5" t="s">
-        <v>474</v>
+      <c r="A316" s="5">
+        <v>4517</v>
       </c>
       <c r="B316" t="s">
-        <v>475</v>
+        <v>952</v>
       </c>
       <c r="C316" t="s">
-        <v>476</v>
+        <v>953</v>
       </c>
       <c r="D316" t="s">
-        <v>477</v>
+        <v>954</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316" t="s">
-        <v>478</v>
+        <v>955</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="5" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
       <c r="B317" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="C317" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="D317" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
     </row>
     <row r="318" spans="1:7">
-      <c r="A318" s="5">
-        <v>4517</v>
+      <c r="A318" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="B318" t="s">
-        <v>981</v>
+        <v>481</v>
       </c>
       <c r="C318" t="s">
-        <v>982</v>
+        <v>482</v>
       </c>
       <c r="D318" t="s">
-        <v>983</v>
+        <v>483</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318" t="s">
-        <v>984</v>
+        <v>484</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="5">
-        <v>4514</v>
+        <v>4609</v>
       </c>
       <c r="B319" t="s">
-        <v>246</v>
+        <v>304</v>
       </c>
       <c r="C319" t="s">
-        <v>133</v>
+        <v>305</v>
       </c>
       <c r="D319" t="s">
-        <v>139</v>
+        <v>306</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319" t="s">
-        <v>247</v>
+        <v>307</v>
       </c>
     </row>
     <row r="320" spans="1:7">
-      <c r="A320" s="5" t="s">
-        <v>604</v>
+      <c r="A320" s="5">
+        <v>4704</v>
       </c>
       <c r="B320" t="s">
-        <v>605</v>
+        <v>1167</v>
       </c>
       <c r="C320" t="s">
-        <v>606</v>
+        <v>1168</v>
       </c>
       <c r="D320" t="s">
-        <v>607</v>
+        <v>1169</v>
       </c>
       <c r="E320" t="s">
-        <v>608</v>
+        <v>1170</v>
       </c>
       <c r="F320"/>
       <c r="G320" t="s">
-        <v>609</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B321" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C321" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D321" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="C322" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F322" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="5" t="s">
-        <v>994</v>
+        <v>926</v>
       </c>
       <c r="B323" t="s">
-        <v>995</v>
+        <v>927</v>
       </c>
       <c r="C323" t="s">
         <v>928</v>
       </c>
       <c r="D323"/>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323" t="s">
-        <v>996</v>
+        <v>929</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="5" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="B324" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C324" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="D324" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E324" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F324" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="G324" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="5" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B325" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="C325" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D325"/>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="5" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B326" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="C326" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D326"/>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="5" t="s">
         <v>864</v>
       </c>
       <c r="B327" t="s">
         <v>865</v>
       </c>
       <c r="C327" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D327" t="s">
         <v>866</v>
       </c>
       <c r="E327" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="F327" t="s">
-        <v>146</v>
+        <v>249</v>
       </c>
       <c r="G327" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="5" t="s">
-        <v>926</v>
+        <v>994</v>
       </c>
       <c r="B328" t="s">
-        <v>927</v>
+        <v>995</v>
       </c>
       <c r="C328" t="s">
         <v>928</v>
       </c>
       <c r="D328"/>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328" t="s">
-        <v>929</v>
+        <v>996</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="5" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="B329" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="C329" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="D329" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="5" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="B330" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="C330" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="D330"/>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="5" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B331" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="C331" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="D331"/>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B332" t="s">
         <v>1107</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D332"/>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B333" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C333" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D333" t="s">
+        <v>781</v>
+      </c>
+      <c r="E333" t="s">
         <v>782</v>
       </c>
-      <c r="E333" t="s">
+      <c r="F333" t="s">
         <v>783</v>
       </c>
-      <c r="F333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G333" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="5" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="B334" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="C334" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D334"/>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>1173</v>
       </c>
       <c r="C335" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F335" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="5" t="s">
-        <v>228</v>
+        <v>153</v>
       </c>
       <c r="B336" t="s">
-        <v>229</v>
+        <v>154</v>
       </c>
       <c r="C336" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D336"/>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B337" t="s">
         <v>764</v>
       </c>
       <c r="C337" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D337"/>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B338" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C338" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D338"/>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="5" t="s">
         <v>868</v>
       </c>
       <c r="B339" t="s">
         <v>869</v>
       </c>
       <c r="C339" t="s">
         <v>870</v>
       </c>
       <c r="D339"/>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="5" t="s">
         <v>923</v>
       </c>
       <c r="B340" t="s">
         <v>924</v>
       </c>
       <c r="C340" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D340"/>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="5" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="B341" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="C341" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="D341"/>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B342" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C342" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D342"/>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="5" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B343" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="C343" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="D343"/>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="5" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B344" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C344" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="D344"/>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B345" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C345" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D345"/>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="5" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B346" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="C346" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D346"/>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="5" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="B347" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C347" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D347"/>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="3"/>
       <c r="B348" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="C348" s="3"/>
       <c r="D348" s="3"/>
       <c r="E348" s="3"/>
       <c r="F348" s="3"/>
       <c r="G348" s="3"/>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>9</v>
@@ -14619,168 +14649,168 @@
       <c r="F350"/>
       <c r="G350" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="B351" t="s">
         <v>1182</v>
       </c>
       <c r="C351" t="s">
         <v>1183</v>
       </c>
       <c r="D351" t="s">
         <v>1184</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="352" spans="1:7">
-      <c r="A352" s="5">
+      <c r="A352" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="5">
         <v>9565</v>
       </c>
-      <c r="B352" t="s">
-[...14 lines deleted...]
-      <c r="G352" t="s">
+      <c r="B353" t="s">
         <v>1191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A353" s="5" t="s">
+      <c r="C353" t="s">
         <v>1192</v>
       </c>
-      <c r="B353" t="s">
+      <c r="D353" t="s">
         <v>1193</v>
       </c>
-      <c r="C353" t="s">
+      <c r="E353" t="s">
         <v>1194</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" t="s">
         <v>1195</v>
       </c>
-      <c r="E353" t="s">
+      <c r="G353" t="s">
         <v>1196</v>
-      </c>
-[...2 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B354" t="s">
         <v>1198</v>
       </c>
-      <c r="B354" t="s">
+      <c r="C354" t="s">
         <v>1199</v>
       </c>
-      <c r="C354" t="s">
+      <c r="D354" t="s">
         <v>1200</v>
       </c>
-      <c r="D354" t="s">
+      <c r="E354" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
       <c r="F354"/>
       <c r="G354" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B355" t="s">
         <v>1204</v>
       </c>
-      <c r="B355" t="s">
+      <c r="C355" t="s">
         <v>1205</v>
       </c>
-      <c r="C355" t="s">
+      <c r="D355" t="s">
         <v>1206</v>
       </c>
-      <c r="D355" t="s">
+      <c r="E355" t="s">
         <v>1207</v>
       </c>
-      <c r="E355"/>
       <c r="F355"/>
       <c r="G355" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="5" t="s">
         <v>1209</v>
       </c>
       <c r="B356" t="s">
         <v>1210</v>
       </c>
       <c r="C356" t="s">
         <v>1211</v>
       </c>
       <c r="D356" t="s">
         <v>1212</v>
       </c>
-      <c r="E356"/>
+      <c r="E356" t="s">
+        <v>1213</v>
+      </c>
       <c r="F356"/>
       <c r="G356" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B357" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C357" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D357" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="E357" t="s">
         <v>1218</v>
       </c>
+      <c r="E357"/>
       <c r="F357"/>
       <c r="G357" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="B358" t="s">
         <v>1221</v>
       </c>
       <c r="C358" t="s">
         <v>1222</v>
       </c>
       <c r="D358" t="s">
         <v>1223</v>
       </c>
       <c r="E358" t="s">
         <v>1224</v>
       </c>
       <c r="F358"/>
       <c r="G358" t="s">
         <v>1225</v>
       </c>
@@ -14919,5202 +14949,5188 @@
         <v>1256</v>
       </c>
       <c r="C365" t="s">
         <v>1257</v>
       </c>
       <c r="D365"/>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="5" t="s">
         <v>1259</v>
       </c>
       <c r="B366" t="s">
         <v>1260</v>
       </c>
       <c r="C366" t="s">
         <v>1261</v>
       </c>
       <c r="D366" t="s">
         <v>1262</v>
       </c>
-      <c r="E366" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E366"/>
       <c r="F366"/>
       <c r="G366" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B367" t="s">
         <v>1265</v>
       </c>
-      <c r="B367" t="s">
+      <c r="C367" t="s">
         <v>1266</v>
       </c>
-      <c r="C367" t="s">
+      <c r="D367" t="s">
         <v>1267</v>
       </c>
-      <c r="D367" t="s">
+      <c r="E367" t="s">
         <v>1268</v>
       </c>
-      <c r="E367"/>
       <c r="F367"/>
       <c r="G367" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="B368" t="s">
         <v>1271</v>
       </c>
       <c r="C368" t="s">
         <v>1272</v>
       </c>
-      <c r="D368"/>
-      <c r="E368"/>
+      <c r="D368" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1274</v>
+      </c>
       <c r="F368"/>
       <c r="G368" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="5" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B369" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C369" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D369" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="E369" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="F369"/>
       <c r="G369" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="5" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B370" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="C370" t="s">
-        <v>1282</v>
-[...3 lines deleted...]
-      </c>
+        <v>1284</v>
+      </c>
+      <c r="D370"/>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B371" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="C371" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D371" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B372" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C372" t="s">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="D372"/>
+        <v>1293</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1294</v>
+      </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="5" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B373" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="C373" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>1298</v>
+      </c>
+      <c r="D373"/>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="3"/>
       <c r="B374" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C374" s="3"/>
       <c r="D374" s="3"/>
       <c r="E374" s="3"/>
       <c r="F374" s="3"/>
       <c r="G374" s="3"/>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C375" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F375" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="5">
         <v>3328</v>
       </c>
       <c r="B376" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C376" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D376" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="E376" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="F376"/>
       <c r="G376" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="5">
         <v>3118</v>
       </c>
       <c r="B377" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C377" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D377" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E377" t="s">
         <v>558</v>
       </c>
       <c r="F377"/>
       <c r="G377" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B378" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C378" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D378" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E378" t="s">
         <v>558</v>
       </c>
       <c r="F378" t="s">
         <v>559</v>
       </c>
       <c r="G378" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="5" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B379" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C379" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D379" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="E379" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="F379" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="G379" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B380" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C380" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D380" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E380" t="s">
         <v>558</v>
       </c>
       <c r="F380" t="s">
         <v>559</v>
       </c>
       <c r="G380" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="5">
         <v>3327</v>
       </c>
       <c r="B381" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C381" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D381" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E381" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="F381"/>
       <c r="G381" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="B382" t="s">
         <v>1160</v>
       </c>
       <c r="C382" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="D382" t="s">
         <v>1161</v>
       </c>
       <c r="E382" t="s">
+        <v>829</v>
+      </c>
+      <c r="F382" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="G382" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="5">
         <v>3117</v>
       </c>
       <c r="B383" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C383" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D383" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E383" t="s">
         <v>558</v>
       </c>
       <c r="F383"/>
       <c r="G383" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="5">
         <v>3116</v>
       </c>
       <c r="B384" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="C384" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D384" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E384" t="s">
         <v>558</v>
       </c>
       <c r="F384"/>
       <c r="G384" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B385" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C385" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D385" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E385" t="s">
         <v>558</v>
       </c>
       <c r="F385" t="s">
         <v>559</v>
       </c>
       <c r="G385" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="5">
         <v>3115</v>
       </c>
       <c r="B386" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C386" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D386" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E386" t="s">
         <v>558</v>
       </c>
       <c r="F386"/>
       <c r="G386" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B387" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="C387" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D387" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E387" t="s">
         <v>558</v>
       </c>
       <c r="F387"/>
       <c r="G387" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="5" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B388" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C388" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D388" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E388" t="s">
         <v>558</v>
       </c>
       <c r="F388" t="s">
         <v>559</v>
       </c>
       <c r="G388" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C389" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F389" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="5" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B390" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C390" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D390" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E390" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F390" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G390" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="5" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B391" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C391" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D391" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E391" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F391" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G391" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="5" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B392" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C392" t="s">
-        <v>804</v>
+        <v>842</v>
       </c>
       <c r="D392" t="s">
-        <v>805</v>
+        <v>843</v>
       </c>
       <c r="E392" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="F392" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G392" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="5" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B393" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="C393" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D393" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E393" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F393" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G393" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B394" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C394" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D394" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E394" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F394" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G394" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B395" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C395" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D395" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E395" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F395" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G395" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B396" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C396" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D396" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E396" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F396" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G396" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="5">
         <v>3327</v>
       </c>
       <c r="B397" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C397" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D397" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E397" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="F397"/>
       <c r="G397" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="5">
         <v>3328</v>
       </c>
       <c r="B398" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C398" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D398" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="E398" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="F398"/>
       <c r="G398" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B399" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C399" t="s">
-        <v>804</v>
+        <v>842</v>
       </c>
       <c r="D399" t="s">
-        <v>805</v>
+        <v>843</v>
       </c>
       <c r="E399" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="F399" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G399" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="3"/>
       <c r="B400" s="3" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C400" s="3"/>
       <c r="D400" s="3"/>
       <c r="E400" s="3"/>
       <c r="F400" s="3"/>
       <c r="G400" s="3"/>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B401" s="4" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C401" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F401" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B402" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C402" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D402" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="E402" t="s">
         <v>1377</v>
       </c>
-      <c r="F402" t="s">
+      <c r="E402"/>
+      <c r="F402"/>
+      <c r="G402" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B403" t="s">
         <v>1380</v>
       </c>
-      <c r="B403" t="s">
+      <c r="C403" t="s">
         <v>1381</v>
       </c>
-      <c r="C403" t="s">
+      <c r="D403" t="s">
         <v>1382</v>
       </c>
-      <c r="D403" t="s">
+      <c r="E403" t="s">
         <v>1383</v>
       </c>
-      <c r="E403"/>
-      <c r="F403"/>
+      <c r="F403" t="s">
+        <v>1384</v>
+      </c>
       <c r="G403" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B404" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C404" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-      <c r="E404"/>
+        <v>1388</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1390</v>
+      </c>
       <c r="F404"/>
       <c r="G404" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="5" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="B405" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="C405" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="D405"/>
+        <v>1394</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1395</v>
+      </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="5" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="B406" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="C406" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="D406" t="s">
-        <v>1396</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="E406"/>
       <c r="F406"/>
       <c r="G406" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="5" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="B407" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="C407" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D407" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="5" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="B408" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="C408" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="D408" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="5" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="B409" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="C409" t="s">
-        <v>1411</v>
-[...3 lines deleted...]
-      </c>
+        <v>1414</v>
+      </c>
+      <c r="D409"/>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="5" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B410" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C410" t="s">
-        <v>1387</v>
+        <v>1418</v>
       </c>
       <c r="D410" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="5" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="B411" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="C411" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="D411" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="5" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B412" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="C412" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="D412" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="5" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B413" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="C413" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="D413" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="5" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="B414" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="C414" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="D414" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="5" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="B415" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="C415" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="D415" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="E415"/>
       <c r="F415"/>
       <c r="G415" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="5" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="B416" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="C416" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="D416" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="E416"/>
       <c r="F416"/>
       <c r="G416" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="5" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="B417" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="C417" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="D417" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="E417"/>
       <c r="F417"/>
       <c r="G417" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="5" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B418" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="C418" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="D418" t="s">
-        <v>1456</v>
-[...6 lines deleted...]
-      </c>
+        <v>1459</v>
+      </c>
+      <c r="E418"/>
+      <c r="F418"/>
       <c r="G418" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B419" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C419" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="D419"/>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B420" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C420" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="D420" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-      <c r="F420"/>
+        <v>1468</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1470</v>
+      </c>
       <c r="G420" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="5" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B421" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="C421" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="D421" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="5" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="B422" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="C422" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="D422" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="E422"/>
       <c r="F422"/>
       <c r="G422" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="5" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="B423" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="C423" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="D423" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="5" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="B424" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="C424" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="D424" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="E424"/>
       <c r="F424"/>
       <c r="G424" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="5" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="B425" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="C425" t="s">
-        <v>499</v>
+        <v>1494</v>
       </c>
       <c r="D425" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="426" spans="1:7">
-      <c r="A426" s="5" t="s">
-        <v>1493</v>
+      <c r="A426" s="5">
+        <v>3536</v>
       </c>
       <c r="B426" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="C426" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="D426" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="5" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B427" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="C427" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="D427" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B428" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="C428" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="D428" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="429" spans="1:7">
-      <c r="A429" s="5">
-        <v>3536</v>
+      <c r="A429" s="5" t="s">
+        <v>1511</v>
       </c>
       <c r="B429" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="C429" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="D429" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="E429"/>
       <c r="F429"/>
       <c r="G429" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="5" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="B430" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="C430" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="D430" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="E430"/>
       <c r="F430"/>
       <c r="G430" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="5" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="B431" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="C431" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="D431" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="5" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="B432" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="C432" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="D432" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="E432"/>
       <c r="F432"/>
       <c r="G432" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="5" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="B433" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="C433" t="s">
-        <v>1529</v>
-[...3 lines deleted...]
-      </c>
+        <v>1533</v>
+      </c>
+      <c r="D433"/>
       <c r="E433"/>
       <c r="F433"/>
       <c r="G433" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B434" s="4" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="C434" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D434" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E434" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F434" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="5" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="B435" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="C435" t="s">
-        <v>713</v>
+        <v>1538</v>
       </c>
       <c r="D435"/>
       <c r="E435"/>
       <c r="F435"/>
       <c r="G435" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="5" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="B436" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="C436" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="D436"/>
+        <v>1542</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1543</v>
+      </c>
       <c r="E436"/>
       <c r="F436"/>
       <c r="G436" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="5" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="B437" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="C437" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="D437" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="E437"/>
       <c r="F437"/>
       <c r="G437" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="5" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="B438" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="C438" t="s">
-        <v>1395</v>
-[...1 lines deleted...]
-      <c r="D438"/>
+        <v>1552</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1553</v>
+      </c>
       <c r="E438"/>
       <c r="F438"/>
       <c r="G438" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="5" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="B439" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="C439" t="s">
-        <v>1550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1557</v>
+      </c>
+      <c r="D439"/>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="5" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="B440" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="C440" t="s">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="D440"/>
+        <v>1561</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1562</v>
+      </c>
       <c r="E440"/>
       <c r="F440"/>
       <c r="G440" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="5" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="B441" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="C441" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      </c>
+        <v>1566</v>
+      </c>
+      <c r="D441"/>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="5" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="B442" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="C442" t="s">
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="D442"/>
+        <v>1570</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1571</v>
+      </c>
       <c r="E442"/>
       <c r="F442"/>
       <c r="G442" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="5" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="B443" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="C443" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="D443"/>
+        <v>1575</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1576</v>
+      </c>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="5" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="B444" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="C444" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="D444" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="5" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="B445" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="C445" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="D445" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="E445"/>
       <c r="F445"/>
       <c r="G445" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="5" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="B446" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="C446" t="s">
-        <v>1582</v>
-[...3 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="D446"/>
       <c r="E446"/>
       <c r="F446"/>
       <c r="G446" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="5" t="s">
-        <v>1385</v>
+        <v>1592</v>
       </c>
       <c r="B447" t="s">
-        <v>1386</v>
+        <v>1593</v>
       </c>
       <c r="C447" t="s">
-        <v>1387</v>
+        <v>1594</v>
       </c>
       <c r="D447"/>
       <c r="E447"/>
       <c r="F447"/>
       <c r="G447" t="s">
-        <v>1388</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="5" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="B448" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
       <c r="C448" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="D448" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="E448"/>
       <c r="F448"/>
       <c r="G448" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="5" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="B449" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="C449" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="D449" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="5" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="B450" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="C450" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="D450" t="s">
-        <v>1598</v>
-[...1 lines deleted...]
-      <c r="E450"/>
+        <v>1123</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1609</v>
+      </c>
       <c r="F450"/>
       <c r="G450" t="s">
-        <v>1599</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="5" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="B451" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
       <c r="C451" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="D451" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="5" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="B452" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="C452" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="D452" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="5" t="s">
-        <v>1610</v>
+        <v>1392</v>
       </c>
       <c r="B453" t="s">
-        <v>1611</v>
+        <v>1393</v>
       </c>
       <c r="C453" t="s">
-        <v>1612</v>
+        <v>1394</v>
       </c>
       <c r="D453" t="s">
-        <v>1123</v>
-[...3 lines deleted...]
-      </c>
+        <v>1395</v>
+      </c>
+      <c r="E453"/>
       <c r="F453"/>
       <c r="G453" t="s">
-        <v>1614</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="5" t="s">
-        <v>1615</v>
+        <v>1531</v>
       </c>
       <c r="B454" t="s">
-        <v>1616</v>
+        <v>1532</v>
       </c>
       <c r="C454" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      </c>
+        <v>1533</v>
+      </c>
+      <c r="D454"/>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454" t="s">
-        <v>1617</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="5" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B455" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="C455" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1623</v>
+      </c>
+      <c r="D455"/>
       <c r="E455"/>
       <c r="F455"/>
       <c r="G455" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="5" t="s">
-        <v>1399</v>
+        <v>1625</v>
       </c>
       <c r="B456" t="s">
-        <v>1400</v>
+        <v>1626</v>
       </c>
       <c r="C456" t="s">
-        <v>1401</v>
+        <v>1627</v>
       </c>
       <c r="D456" t="s">
-        <v>1402</v>
+        <v>1628</v>
       </c>
       <c r="E456"/>
       <c r="F456"/>
       <c r="G456" t="s">
-        <v>1403</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B457" s="4" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C457" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F457" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="5" t="s">
-        <v>1409</v>
+        <v>1501</v>
       </c>
       <c r="B458" t="s">
-        <v>1410</v>
+        <v>1502</v>
       </c>
       <c r="C458" t="s">
-        <v>1411</v>
+        <v>1503</v>
       </c>
       <c r="D458" t="s">
-        <v>1412</v>
+        <v>1504</v>
       </c>
       <c r="E458"/>
       <c r="F458"/>
       <c r="G458" t="s">
-        <v>1413</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="5" t="s">
-        <v>1484</v>
+        <v>1511</v>
       </c>
       <c r="B459" t="s">
-        <v>1485</v>
+        <v>1512</v>
       </c>
       <c r="C459" t="s">
-        <v>1486</v>
+        <v>1513</v>
       </c>
       <c r="D459" t="s">
-        <v>1487</v>
+        <v>1514</v>
       </c>
       <c r="E459"/>
       <c r="F459"/>
       <c r="G459" t="s">
-        <v>1488</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="5" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="B460" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="C460" t="s">
-        <v>1495</v>
+        <v>1508</v>
       </c>
       <c r="D460" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="E460"/>
       <c r="F460"/>
       <c r="G460" t="s">
-        <v>1497</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="5" t="s">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="B461" t="s">
-        <v>1390</v>
+        <v>1413</v>
       </c>
       <c r="C461" t="s">
-        <v>1391</v>
+        <v>1414</v>
       </c>
       <c r="D461"/>
       <c r="E461"/>
       <c r="F461"/>
       <c r="G461" t="s">
-        <v>1392</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="5" t="s">
-        <v>1464</v>
+        <v>1487</v>
       </c>
       <c r="B462" t="s">
-        <v>1465</v>
+        <v>1488</v>
       </c>
       <c r="C462" t="s">
-        <v>1466</v>
+        <v>1489</v>
       </c>
       <c r="D462" t="s">
-        <v>1467</v>
+        <v>1490</v>
       </c>
       <c r="E462"/>
       <c r="F462"/>
       <c r="G462" t="s">
-        <v>1468</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="463" spans="1:7">
-      <c r="A463" s="5" t="s">
-        <v>1404</v>
+      <c r="A463" s="5">
+        <v>3536</v>
       </c>
       <c r="B463" t="s">
-        <v>1405</v>
+        <v>1497</v>
       </c>
       <c r="C463" t="s">
-        <v>1406</v>
+        <v>1498</v>
       </c>
       <c r="D463" t="s">
-        <v>1407</v>
+        <v>1499</v>
       </c>
       <c r="E463"/>
       <c r="F463"/>
       <c r="G463" t="s">
-        <v>1408</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="5" t="s">
-        <v>1522</v>
+        <v>1397</v>
       </c>
       <c r="B464" t="s">
-        <v>1523</v>
+        <v>1398</v>
       </c>
       <c r="C464" t="s">
-        <v>1524</v>
+        <v>1399</v>
       </c>
       <c r="D464" t="s">
-        <v>1525</v>
+        <v>1400</v>
       </c>
       <c r="E464"/>
       <c r="F464"/>
       <c r="G464" t="s">
-        <v>1526</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="465" spans="1:7">
-      <c r="A465" s="5">
-        <v>3536</v>
+      <c r="A465" s="5" t="s">
+        <v>1492</v>
       </c>
       <c r="B465" t="s">
-        <v>1508</v>
+        <v>1493</v>
       </c>
       <c r="C465" t="s">
-        <v>1509</v>
+        <v>1494</v>
       </c>
       <c r="D465" t="s">
-        <v>1510</v>
+        <v>1495</v>
       </c>
       <c r="E465"/>
       <c r="F465"/>
       <c r="G465" t="s">
-        <v>1511</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="5" t="s">
-        <v>1489</v>
+        <v>1402</v>
       </c>
       <c r="B466" t="s">
-        <v>1490</v>
+        <v>1403</v>
       </c>
       <c r="C466" t="s">
-        <v>499</v>
+        <v>1404</v>
       </c>
       <c r="D466" t="s">
-        <v>1491</v>
+        <v>1405</v>
       </c>
       <c r="E466"/>
       <c r="F466"/>
       <c r="G466" t="s">
-        <v>1492</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="3"/>
       <c r="B467" s="3" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="C467" s="3"/>
       <c r="D467" s="3"/>
       <c r="E467" s="3"/>
       <c r="F467" s="3"/>
       <c r="G467" s="3"/>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B468" s="4" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="C468" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D468" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F468" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G468" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="5" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="B469" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
       <c r="C469" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="D469" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="E469" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="F469"/>
       <c r="G469" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="5" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="B470" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="C470" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="D470" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="E470" t="s">
-        <v>1636</v>
+        <v>1643</v>
       </c>
       <c r="F470" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="G470" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="471" spans="1:7">
-      <c r="A471" s="5" t="s">
-        <v>1639</v>
+      <c r="A471" s="5">
+        <v>4199</v>
       </c>
       <c r="B471" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="C471" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="D471" t="s">
-        <v>1642</v>
-[...6 lines deleted...]
-      </c>
+        <v>1648</v>
+      </c>
+      <c r="E471"/>
+      <c r="F471"/>
       <c r="G471" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="5" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="B472" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="C472" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="D472" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="E472" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="F472" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="G472" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="5" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="B473" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="C473" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="D473" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="E473" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="F473" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="G473" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="5" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="B474" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="C474" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="D474" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-      <c r="F474"/>
+        <v>1667</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1669</v>
+      </c>
       <c r="G474" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="5" t="s">
-        <v>1664</v>
+        <v>1671</v>
       </c>
       <c r="B475" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
       <c r="C475" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="D475" t="s">
-        <v>1667</v>
-[...6 lines deleted...]
-      </c>
+        <v>1674</v>
+      </c>
+      <c r="E475"/>
+      <c r="F475"/>
       <c r="G475" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="5" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="B476" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="C476" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="D476" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="E476" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="F476" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="G476" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="5" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="B477" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="C477" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="D477" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="E477" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="F477" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="G477" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="5" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="B478" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="C478" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="D478" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="E478" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="F478" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="G478" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="5" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="B479" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="C479" t="s">
-        <v>1648</v>
+        <v>1699</v>
       </c>
       <c r="D479" t="s">
-        <v>1694</v>
+        <v>1700</v>
       </c>
       <c r="E479" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="F479" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="G479" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="5" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="B480" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="C480" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="D480" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="E480" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="F480" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="G480" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" s="5" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="B481" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="C481" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="D481" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="E481" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="F481" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="G481" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="5" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B482" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C482" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="D482" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="E482" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="F482" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="G482" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="5" t="s">
-        <v>1719</v>
+        <v>1725</v>
       </c>
       <c r="B483" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
       <c r="C483" t="s">
-        <v>1721</v>
+        <v>1727</v>
       </c>
       <c r="D483" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="E483" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
       <c r="F483" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="G483" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="5" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="B484" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="C484" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="D484" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="E484" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
       <c r="F484" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
       <c r="G484" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="5" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="B485" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="C485" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="D485" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="E485" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="F485" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="G485" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="486" spans="1:7">
-      <c r="A486" s="5">
-        <v>4199</v>
+      <c r="A486" s="5" t="s">
+        <v>1746</v>
       </c>
       <c r="B486" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="C486" t="s">
-        <v>1680</v>
+        <v>1659</v>
       </c>
       <c r="D486" t="s">
-        <v>1741</v>
-[...2 lines deleted...]
-      <c r="F486"/>
+        <v>1748</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1750</v>
+      </c>
       <c r="G486" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="5" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="B487" t="s">
-        <v>1744</v>
+        <v>1753</v>
       </c>
       <c r="C487" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="D487" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="E487" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="F487" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="G487" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="5" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="B488" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="C488" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="D488" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="E488" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="F488"/>
       <c r="G488" t="s">
-        <v>1755</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="5">
         <v>4388</v>
       </c>
       <c r="B489" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="C489" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
       <c r="D489" t="s">
-        <v>1758</v>
+        <v>1767</v>
       </c>
       <c r="E489" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="F489"/>
       <c r="G489" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="5" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
       <c r="B490" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="C490" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="D490" t="s">
-        <v>1763</v>
+        <v>1772</v>
       </c>
       <c r="E490" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
       <c r="F490"/>
       <c r="G490" t="s">
-        <v>1765</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" s="5">
         <v>5625</v>
       </c>
       <c r="B491" t="s">
-        <v>1766</v>
+        <v>1775</v>
       </c>
       <c r="C491" t="s">
-        <v>1767</v>
+        <v>1776</v>
       </c>
       <c r="D491" t="s">
-        <v>1768</v>
+        <v>1777</v>
       </c>
       <c r="E491" t="s">
-        <v>1769</v>
+        <v>1778</v>
       </c>
       <c r="F491"/>
       <c r="G491" t="s">
-        <v>1770</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" s="5" t="s">
-        <v>1771</v>
+        <v>1780</v>
       </c>
       <c r="B492" t="s">
-        <v>1772</v>
+        <v>1781</v>
       </c>
       <c r="C492" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="D492" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
       <c r="E492" t="s">
-        <v>1774</v>
+        <v>1783</v>
       </c>
       <c r="F492"/>
       <c r="G492" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="5" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
       <c r="B493" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="C493" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
       <c r="D493" t="s">
-        <v>1778</v>
+        <v>1787</v>
       </c>
       <c r="E493" t="s">
-        <v>1779</v>
+        <v>1788</v>
       </c>
       <c r="F493"/>
       <c r="G493" t="s">
-        <v>1780</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="5" t="s">
-        <v>1781</v>
+        <v>1790</v>
       </c>
       <c r="B494" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
       <c r="C494" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
       <c r="D494" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="E494" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
       <c r="F494"/>
       <c r="G494" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="5" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="B495" t="s">
-        <v>1788</v>
+        <v>1797</v>
       </c>
       <c r="C495" t="s">
-        <v>1789</v>
+        <v>1798</v>
       </c>
       <c r="D495" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
       <c r="E495" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="F495"/>
       <c r="G495" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="5" t="s">
-        <v>1793</v>
+        <v>1802</v>
       </c>
       <c r="B496" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="C496" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="D496" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
       <c r="E496" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
       <c r="F496"/>
       <c r="G496" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="5" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="B497" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
       <c r="C497" t="s">
-        <v>1801</v>
+        <v>430</v>
       </c>
       <c r="D497" t="s">
-        <v>1802</v>
+        <v>1810</v>
       </c>
       <c r="E497" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="F497"/>
       <c r="G497" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="5" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="B498" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="C498" t="s">
-        <v>1680</v>
+        <v>1815</v>
       </c>
       <c r="D498" t="s">
-        <v>1681</v>
+        <v>1816</v>
       </c>
       <c r="E498" t="s">
-        <v>1682</v>
+        <v>1817</v>
       </c>
       <c r="F498" t="s">
-        <v>1683</v>
+        <v>1818</v>
       </c>
       <c r="G498" t="s">
-        <v>1807</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="5" t="s">
-        <v>1808</v>
+        <v>1820</v>
       </c>
       <c r="B499" t="s">
-        <v>1809</v>
+        <v>1821</v>
       </c>
       <c r="C499" t="s">
-        <v>1810</v>
+        <v>1822</v>
       </c>
       <c r="D499" t="s">
-        <v>1811</v>
+        <v>1823</v>
       </c>
       <c r="E499" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
       <c r="F499" t="s">
-        <v>1813</v>
+        <v>1825</v>
       </c>
       <c r="G499" t="s">
-        <v>1814</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" s="5" t="s">
-        <v>1815</v>
+        <v>1827</v>
       </c>
       <c r="B500" t="s">
-        <v>1816</v>
+        <v>1828</v>
       </c>
       <c r="C500" t="s">
-        <v>1817</v>
+        <v>1829</v>
       </c>
       <c r="D500" t="s">
-        <v>1818</v>
+        <v>1830</v>
       </c>
       <c r="E500" t="s">
-        <v>1819</v>
+        <v>1831</v>
       </c>
       <c r="F500"/>
       <c r="G500" t="s">
-        <v>1820</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="5" t="s">
-        <v>1821</v>
+        <v>1833</v>
       </c>
       <c r="B501" t="s">
-        <v>1822</v>
+        <v>1834</v>
       </c>
       <c r="C501" t="s">
-        <v>1823</v>
+        <v>1835</v>
       </c>
       <c r="D501" t="s">
-        <v>1824</v>
+        <v>1836</v>
       </c>
       <c r="E501" t="s">
-        <v>1825</v>
+        <v>1837</v>
       </c>
       <c r="F501"/>
       <c r="G501" t="s">
-        <v>1826</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="5" t="s">
-        <v>1827</v>
+        <v>1839</v>
       </c>
       <c r="B502" t="s">
-        <v>1828</v>
+        <v>1840</v>
       </c>
       <c r="C502" t="s">
-        <v>1486</v>
+        <v>1841</v>
       </c>
       <c r="D502" t="s">
-        <v>1829</v>
+        <v>1842</v>
       </c>
       <c r="E502" t="s">
-        <v>1830</v>
+        <v>1843</v>
       </c>
       <c r="F502"/>
       <c r="G502" t="s">
-        <v>1831</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="5" t="s">
-        <v>1832</v>
+        <v>1845</v>
       </c>
       <c r="B503" t="s">
-        <v>1833</v>
+        <v>1846</v>
       </c>
       <c r="C503" t="s">
-        <v>1834</v>
+        <v>1847</v>
       </c>
       <c r="D503" t="s">
-        <v>1835</v>
+        <v>1848</v>
       </c>
       <c r="E503" t="s">
-        <v>1836</v>
+        <v>1849</v>
       </c>
       <c r="F503"/>
       <c r="G503" t="s">
-        <v>1837</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="5" t="s">
-        <v>1838</v>
+        <v>1851</v>
       </c>
       <c r="B504" t="s">
-        <v>1839</v>
+        <v>1852</v>
       </c>
       <c r="C504" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="D504" t="s">
-        <v>1841</v>
+        <v>1854</v>
       </c>
       <c r="E504" t="s">
-        <v>1842</v>
+        <v>1855</v>
       </c>
       <c r="F504"/>
       <c r="G504" t="s">
-        <v>1843</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="5" t="s">
-        <v>1844</v>
+        <v>1857</v>
       </c>
       <c r="B505" t="s">
-        <v>1845</v>
+        <v>1858</v>
       </c>
       <c r="C505" t="s">
-        <v>437</v>
+        <v>1859</v>
       </c>
       <c r="D505" t="s">
-        <v>1846</v>
+        <v>1860</v>
       </c>
       <c r="E505" t="s">
-        <v>1847</v>
+        <v>1861</v>
       </c>
       <c r="F505"/>
       <c r="G505" t="s">
-        <v>1848</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="5" t="s">
-        <v>1849</v>
+        <v>1863</v>
       </c>
       <c r="B506" t="s">
-        <v>1850</v>
+        <v>1864</v>
       </c>
       <c r="C506" t="s">
-        <v>1851</v>
+        <v>1685</v>
       </c>
       <c r="D506" t="s">
-        <v>1852</v>
+        <v>1686</v>
       </c>
       <c r="E506" t="s">
-        <v>1853</v>
+        <v>1687</v>
       </c>
       <c r="F506" t="s">
-        <v>1854</v>
+        <v>1688</v>
       </c>
       <c r="G506" t="s">
-        <v>1855</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="3"/>
       <c r="B507" s="3" t="s">
         <v>441</v>
       </c>
       <c r="C507" s="3"/>
       <c r="D507" s="3"/>
       <c r="E507" s="3"/>
       <c r="F507" s="3"/>
       <c r="G507" s="3"/>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B508" s="4" t="s">
-        <v>1856</v>
+        <v>1866</v>
       </c>
       <c r="C508" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D508" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F508" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G508" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="5" t="s">
-        <v>1857</v>
+        <v>1867</v>
       </c>
       <c r="B509" t="s">
-        <v>1858</v>
+        <v>1868</v>
       </c>
       <c r="C509" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
       <c r="D509" t="s">
-        <v>1860</v>
+        <v>1870</v>
       </c>
       <c r="E509" t="s">
-        <v>1861</v>
+        <v>1871</v>
       </c>
       <c r="F509" t="s">
-        <v>1862</v>
+        <v>1872</v>
       </c>
       <c r="G509" t="s">
-        <v>1863</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="5" t="s">
-        <v>474</v>
+        <v>1874</v>
       </c>
       <c r="B510" t="s">
-        <v>475</v>
+        <v>1875</v>
       </c>
       <c r="C510" t="s">
-        <v>476</v>
+        <v>1876</v>
       </c>
       <c r="D510" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-      <c r="F510"/>
+        <v>1877</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1879</v>
+      </c>
       <c r="G510" t="s">
-        <v>478</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="5" t="s">
-        <v>1864</v>
+        <v>1881</v>
       </c>
       <c r="B511" t="s">
-        <v>1865</v>
+        <v>1882</v>
       </c>
       <c r="C511" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
       <c r="D511" t="s">
-        <v>1860</v>
+        <v>1870</v>
       </c>
       <c r="E511" t="s">
-        <v>1861</v>
+        <v>1871</v>
       </c>
       <c r="F511" t="s">
-        <v>1862</v>
+        <v>1872</v>
       </c>
       <c r="G511" t="s">
-        <v>1866</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="5" t="s">
-        <v>442</v>
+        <v>1884</v>
       </c>
       <c r="B512" t="s">
-        <v>443</v>
+        <v>1885</v>
       </c>
       <c r="C512" t="s">
-        <v>444</v>
+        <v>1886</v>
       </c>
       <c r="D512" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-      <c r="F512"/>
+        <v>1887</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1889</v>
+      </c>
       <c r="G512" t="s">
-        <v>446</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" s="5" t="s">
-        <v>1867</v>
+        <v>480</v>
       </c>
       <c r="B513" t="s">
-        <v>1868</v>
+        <v>481</v>
       </c>
       <c r="C513" t="s">
-        <v>1869</v>
-[...1 lines deleted...]
-      <c r="D513"/>
+        <v>482</v>
+      </c>
+      <c r="D513" t="s">
+        <v>483</v>
+      </c>
       <c r="E513"/>
       <c r="F513"/>
       <c r="G513" t="s">
-        <v>1870</v>
+        <v>484</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" s="5" t="s">
-        <v>1871</v>
+        <v>1891</v>
       </c>
       <c r="B514" t="s">
-        <v>1872</v>
+        <v>1892</v>
       </c>
       <c r="C514" t="s">
-        <v>1873</v>
+        <v>1886</v>
       </c>
       <c r="D514" t="s">
-        <v>1874</v>
+        <v>1887</v>
       </c>
       <c r="E514" t="s">
-        <v>1875</v>
+        <v>1888</v>
       </c>
       <c r="F514" t="s">
-        <v>1876</v>
+        <v>1889</v>
       </c>
       <c r="G514" t="s">
-        <v>1877</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="5" t="s">
-        <v>1878</v>
+        <v>1894</v>
       </c>
       <c r="B515" t="s">
-        <v>1879</v>
+        <v>1895</v>
       </c>
       <c r="C515" t="s">
-        <v>1880</v>
+        <v>1896</v>
       </c>
       <c r="D515" t="s">
-        <v>1881</v>
+        <v>1897</v>
       </c>
       <c r="E515" t="s">
-        <v>1882</v>
-[...3 lines deleted...]
-      </c>
+        <v>1898</v>
+      </c>
+      <c r="F515"/>
       <c r="G515" t="s">
-        <v>1884</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="5" t="s">
-        <v>1885</v>
+        <v>1900</v>
       </c>
       <c r="B516" t="s">
-        <v>1886</v>
+        <v>1901</v>
       </c>
       <c r="C516" t="s">
-        <v>1887</v>
+        <v>1902</v>
       </c>
       <c r="D516" t="s">
-        <v>1888</v>
+        <v>1903</v>
       </c>
       <c r="E516" t="s">
-        <v>1889</v>
+        <v>1904</v>
       </c>
       <c r="F516" t="s">
-        <v>1890</v>
+        <v>1905</v>
       </c>
       <c r="G516" t="s">
-        <v>1891</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="5" t="s">
-        <v>1892</v>
+        <v>446</v>
       </c>
       <c r="B517" t="s">
-        <v>1893</v>
+        <v>447</v>
       </c>
       <c r="C517" t="s">
-        <v>1887</v>
+        <v>448</v>
       </c>
       <c r="D517" t="s">
-        <v>1888</v>
-[...6 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="E517"/>
+      <c r="F517"/>
       <c r="G517" t="s">
-        <v>1894</v>
+        <v>450</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="5" t="s">
-        <v>1895</v>
+        <v>1907</v>
       </c>
       <c r="B518" t="s">
-        <v>1896</v>
+        <v>1908</v>
       </c>
       <c r="C518" t="s">
-        <v>1880</v>
+        <v>1909</v>
       </c>
       <c r="D518" t="s">
-        <v>1897</v>
+        <v>1910</v>
       </c>
       <c r="E518" t="s">
-        <v>1898</v>
+        <v>1911</v>
       </c>
       <c r="F518" t="s">
-        <v>1883</v>
+        <v>1912</v>
       </c>
       <c r="G518" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="5" t="s">
-        <v>1900</v>
+        <v>1914</v>
       </c>
       <c r="B519" t="s">
-        <v>1901</v>
+        <v>1915</v>
       </c>
       <c r="C519" t="s">
-        <v>1902</v>
-[...9 lines deleted...]
-      </c>
+        <v>1916</v>
+      </c>
+      <c r="D519"/>
+      <c r="E519"/>
+      <c r="F519"/>
       <c r="G519" t="s">
-        <v>1906</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="5" t="s">
-        <v>1907</v>
+        <v>1918</v>
       </c>
       <c r="B520" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="C520" t="s">
-        <v>1909</v>
+        <v>1876</v>
       </c>
       <c r="D520" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="E520" t="s">
-        <v>1911</v>
-[...1 lines deleted...]
-      <c r="F520"/>
+        <v>1921</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1879</v>
+      </c>
       <c r="G520" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="5">
         <v>4704</v>
       </c>
       <c r="B521" t="s">
         <v>1167</v>
       </c>
       <c r="C521" t="s">
         <v>1168</v>
       </c>
       <c r="D521" t="s">
         <v>1169</v>
       </c>
       <c r="E521" t="s">
         <v>1170</v>
       </c>
       <c r="F521"/>
       <c r="G521" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B522" s="4" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="C522" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D522" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E522" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F522" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G522" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:7">
-      <c r="A523" s="5" t="s">
-        <v>1914</v>
+      <c r="A523" s="5">
+        <v>3124</v>
       </c>
       <c r="B523" t="s">
-        <v>1915</v>
+        <v>1924</v>
       </c>
       <c r="C523" t="s">
-        <v>772</v>
+        <v>1925</v>
       </c>
       <c r="D523" t="s">
-        <v>773</v>
+        <v>1926</v>
       </c>
       <c r="E523" t="s">
-        <v>1916</v>
-[...3 lines deleted...]
-      </c>
+        <v>1927</v>
+      </c>
+      <c r="F523"/>
       <c r="G523" t="s">
-        <v>1918</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="5" t="s">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="B524" t="s">
-        <v>1920</v>
+        <v>1930</v>
       </c>
       <c r="C524" t="s">
-        <v>797</v>
+        <v>768</v>
       </c>
       <c r="D524" t="s">
-        <v>798</v>
+        <v>769</v>
       </c>
       <c r="E524" t="s">
-        <v>1921</v>
+        <v>1931</v>
       </c>
       <c r="F524" t="s">
-        <v>1922</v>
+        <v>1932</v>
       </c>
       <c r="G524" t="s">
-        <v>1923</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="5" t="s">
-        <v>1924</v>
+        <v>1934</v>
       </c>
       <c r="B525" t="s">
-        <v>1925</v>
+        <v>1935</v>
       </c>
       <c r="C525" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D525" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E525" t="s">
-        <v>1916</v>
+        <v>1936</v>
       </c>
       <c r="F525" t="s">
-        <v>1917</v>
+        <v>1937</v>
       </c>
       <c r="G525" t="s">
-        <v>1926</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="5" t="s">
-        <v>1927</v>
+        <v>1939</v>
       </c>
       <c r="B526" t="s">
-        <v>1928</v>
+        <v>1940</v>
       </c>
       <c r="C526" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D526" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E526" t="s">
-        <v>1916</v>
+        <v>1936</v>
       </c>
       <c r="F526" t="s">
-        <v>1929</v>
+        <v>1941</v>
       </c>
       <c r="G526" t="s">
-        <v>1930</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="5" t="s">
-        <v>1931</v>
+        <v>1163</v>
       </c>
       <c r="B527" t="s">
-        <v>1932</v>
+        <v>1164</v>
       </c>
       <c r="C527" t="s">
-        <v>797</v>
+        <v>507</v>
       </c>
       <c r="D527" t="s">
-        <v>798</v>
+        <v>781</v>
       </c>
       <c r="E527" t="s">
-        <v>1921</v>
+        <v>782</v>
       </c>
       <c r="F527" t="s">
-        <v>1922</v>
+        <v>783</v>
       </c>
       <c r="G527" t="s">
-        <v>1933</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="5" t="s">
-        <v>1163</v>
+        <v>1943</v>
       </c>
       <c r="B528" t="s">
-        <v>1164</v>
+        <v>1944</v>
       </c>
       <c r="C528" t="s">
-        <v>495</v>
+        <v>768</v>
       </c>
       <c r="D528" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="E528" t="s">
-        <v>783</v>
+        <v>1931</v>
       </c>
       <c r="F528" t="s">
-        <v>784</v>
+        <v>1932</v>
       </c>
       <c r="G528" t="s">
-        <v>1165</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="529" spans="1:7">
-      <c r="A529" s="5">
-        <v>3124</v>
+      <c r="A529" s="5" t="s">
+        <v>1946</v>
       </c>
       <c r="B529" t="s">
-        <v>1934</v>
+        <v>1947</v>
       </c>
       <c r="C529" t="s">
-        <v>1935</v>
+        <v>773</v>
       </c>
       <c r="D529" t="s">
+        <v>774</v>
+      </c>
+      <c r="E529" t="s">
         <v>1936</v>
       </c>
-      <c r="E529" t="s">
+      <c r="F529" t="s">
         <v>1937</v>
       </c>
-      <c r="F529"/>
       <c r="G529" t="s">
-        <v>1938</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="5" t="s">
-        <v>1939</v>
+        <v>1949</v>
       </c>
       <c r="B530" t="s">
-        <v>1940</v>
+        <v>1950</v>
       </c>
       <c r="C530" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D530" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E530" t="s">
-        <v>1916</v>
+        <v>1936</v>
       </c>
       <c r="F530" t="s">
-        <v>1917</v>
+        <v>1937</v>
       </c>
       <c r="G530" t="s">
-        <v>1941</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="5">
         <v>3127</v>
       </c>
       <c r="B531" t="s">
-        <v>1942</v>
+        <v>1952</v>
       </c>
       <c r="C531" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D531" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E531" t="s">
-        <v>1916</v>
+        <v>1936</v>
       </c>
       <c r="F531"/>
       <c r="G531" t="s">
-        <v>1943</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="5" t="s">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="B532" t="s">
-        <v>1945</v>
+        <v>1955</v>
       </c>
       <c r="C532" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D532" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E532" t="s">
-        <v>1916</v>
+        <v>1936</v>
       </c>
       <c r="F532"/>
       <c r="G532" t="s">
-        <v>1946</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="533" spans="1:7">
-      <c r="A533" s="5" t="s">
-        <v>1947</v>
+      <c r="A533" s="5">
+        <v>3125</v>
       </c>
       <c r="B533" t="s">
-        <v>1948</v>
+        <v>1957</v>
       </c>
       <c r="C533" t="s">
-        <v>437</v>
+        <v>773</v>
       </c>
       <c r="D533" t="s">
-        <v>1949</v>
+        <v>774</v>
       </c>
       <c r="E533" t="s">
-        <v>1950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1936</v>
+      </c>
+      <c r="F533"/>
       <c r="G533" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B534" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C534" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D534" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E534"/>
       <c r="F534"/>
       <c r="G534" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="5" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B535" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="C535" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="D535" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="536" spans="1:7">
-      <c r="A536" s="5">
-        <v>3125</v>
+      <c r="A536" s="5" t="s">
+        <v>1959</v>
       </c>
       <c r="B536" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="C536" t="s">
-        <v>772</v>
+        <v>430</v>
       </c>
       <c r="D536" t="s">
-        <v>773</v>
+        <v>1961</v>
       </c>
       <c r="E536" t="s">
-        <v>1916</v>
-[...1 lines deleted...]
-      <c r="F536"/>
+        <v>1962</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1963</v>
+      </c>
       <c r="G536" t="s">
-        <v>1954</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="5">
         <v>4704</v>
       </c>
       <c r="B537" t="s">
         <v>1167</v>
       </c>
       <c r="C537" t="s">
         <v>1168</v>
       </c>
       <c r="D537" t="s">
         <v>1169</v>
       </c>
       <c r="E537" t="s">
         <v>1170</v>
       </c>
       <c r="F537"/>
       <c r="G537" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="3"/>
       <c r="B538" s="3" t="s">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="C538" s="3"/>
       <c r="D538" s="3"/>
       <c r="E538" s="3"/>
       <c r="F538" s="3"/>
       <c r="G538" s="3"/>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B539" s="4" t="s">
-        <v>1956</v>
+        <v>1966</v>
       </c>
       <c r="C539" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E539" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F539" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G539" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="5" t="s">
-        <v>1957</v>
+        <v>1967</v>
       </c>
       <c r="B540" t="s">
-        <v>1958</v>
+        <v>1968</v>
       </c>
       <c r="C540" t="s">
-        <v>1959</v>
+        <v>1969</v>
       </c>
       <c r="D540" t="s">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="E540" t="s">
-        <v>1961</v>
+        <v>1971</v>
       </c>
       <c r="F540"/>
       <c r="G540" t="s">
-        <v>1962</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="5" t="s">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="B541" t="s">
-        <v>1964</v>
+        <v>1974</v>
       </c>
       <c r="C541" t="s">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="D541" t="s">
-        <v>1966</v>
-[...1 lines deleted...]
-      <c r="E541"/>
+        <v>1976</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1977</v>
+      </c>
       <c r="F541"/>
       <c r="G541" t="s">
-        <v>1967</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="5" t="s">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="B542" t="s">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="C542" t="s">
-        <v>1445</v>
+        <v>1981</v>
       </c>
       <c r="D542" t="s">
-        <v>1970</v>
-[...3 lines deleted...]
-      </c>
+        <v>1982</v>
+      </c>
+      <c r="E542"/>
       <c r="F542"/>
       <c r="G542" t="s">
-        <v>1972</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="5" t="s">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="B543" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="C543" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="D543" t="s">
-        <v>1976</v>
-[...3 lines deleted...]
-      </c>
+        <v>1987</v>
+      </c>
+      <c r="E543"/>
       <c r="F543"/>
       <c r="G543" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="5" t="s">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="B544" t="s">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="C544" t="s">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="D544" t="s">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>1992</v>
+      </c>
+      <c r="E544"/>
       <c r="F544"/>
       <c r="G544" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="5" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="B545" t="s">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="C545" t="s">
-        <v>1568</v>
+        <v>1996</v>
       </c>
       <c r="D545" t="s">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="E545" t="s">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="F545"/>
       <c r="G545" t="s">
-        <v>1989</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="5" t="s">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="B546" t="s">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="C546" t="s">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="D546"/>
+        <v>2002</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2003</v>
+      </c>
       <c r="E546"/>
       <c r="F546"/>
       <c r="G546" t="s">
-        <v>1993</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="5" t="s">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="B547" t="s">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="C547" t="s">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="D547" t="s">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="E547"/>
       <c r="F547"/>
       <c r="G547" t="s">
-        <v>1999</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="5" t="s">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="B548" t="s">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="C548" t="s">
-        <v>2002</v>
-[...1 lines deleted...]
-      <c r="D548"/>
+        <v>2011</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2012</v>
+      </c>
       <c r="E548"/>
       <c r="F548"/>
       <c r="G548" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" s="5" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="B549" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C549" t="s">
-        <v>2006</v>
-[...3 lines deleted...]
-      <c r="F549"/>
+        <v>2016</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2019</v>
+      </c>
       <c r="G549" t="s">
-        <v>2007</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="5" t="s">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="B550" t="s">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="C550" t="s">
-        <v>2010</v>
-[...3 lines deleted...]
-      <c r="F550"/>
+        <v>2023</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F550" t="s">
+        <v>2026</v>
+      </c>
       <c r="G550" t="s">
-        <v>2011</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="5" t="s">
-        <v>2012</v>
+        <v>2028</v>
       </c>
       <c r="B551" t="s">
-        <v>2013</v>
+        <v>2029</v>
       </c>
       <c r="C551" t="s">
-        <v>2014</v>
-[...3 lines deleted...]
-      <c r="F551"/>
+        <v>2030</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F551" t="s">
+        <v>2033</v>
+      </c>
       <c r="G551" t="s">
-        <v>2015</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" s="5" t="s">
-        <v>2016</v>
+        <v>2035</v>
       </c>
       <c r="B552" t="s">
-        <v>2017</v>
+        <v>2036</v>
       </c>
       <c r="C552" t="s">
-        <v>2018</v>
+        <v>2037</v>
       </c>
       <c r="D552"/>
       <c r="E552"/>
       <c r="F552"/>
       <c r="G552" t="s">
-        <v>2019</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="5" t="s">
-        <v>2020</v>
+        <v>2039</v>
       </c>
       <c r="B553" t="s">
-        <v>2021</v>
+        <v>2040</v>
       </c>
       <c r="C553" t="s">
-        <v>2022</v>
+        <v>2041</v>
       </c>
       <c r="D553" t="s">
-        <v>2023</v>
+        <v>2042</v>
       </c>
       <c r="E553" t="s">
-        <v>2024</v>
+        <v>2043</v>
       </c>
       <c r="F553"/>
       <c r="G553" t="s">
-        <v>2025</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="5" t="s">
-        <v>2026</v>
+        <v>2045</v>
       </c>
       <c r="B554" t="s">
-        <v>2027</v>
+        <v>2046</v>
       </c>
       <c r="C554" t="s">
-        <v>2028</v>
+        <v>1623</v>
       </c>
       <c r="D554" t="s">
-        <v>2029</v>
+        <v>2047</v>
       </c>
       <c r="E554" t="s">
-        <v>2030</v>
+        <v>2048</v>
       </c>
       <c r="F554"/>
       <c r="G554" t="s">
-        <v>2031</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="5" t="s">
-        <v>2032</v>
+        <v>2050</v>
       </c>
       <c r="B555" t="s">
-        <v>2033</v>
+        <v>2051</v>
       </c>
       <c r="C555" t="s">
-        <v>2034</v>
+        <v>2052</v>
       </c>
       <c r="D555" t="s">
-        <v>2035</v>
+        <v>2053</v>
       </c>
       <c r="E555" t="s">
-        <v>2036</v>
+        <v>2054</v>
       </c>
       <c r="F555"/>
       <c r="G555" t="s">
-        <v>2037</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="5" t="s">
-        <v>2038</v>
+        <v>2056</v>
       </c>
       <c r="B556" t="s">
-        <v>2039</v>
+        <v>2057</v>
       </c>
       <c r="C556" t="s">
-        <v>2040</v>
+        <v>725</v>
       </c>
       <c r="D556" t="s">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="E556"/>
+        <v>2058</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2059</v>
+      </c>
       <c r="F556"/>
       <c r="G556" t="s">
-        <v>2042</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="5" t="s">
-        <v>2043</v>
+        <v>2061</v>
       </c>
       <c r="B557" t="s">
-        <v>2044</v>
+        <v>2062</v>
       </c>
       <c r="C557" t="s">
-        <v>2045</v>
+        <v>2063</v>
       </c>
       <c r="D557" t="s">
-        <v>2046</v>
-[...2 lines deleted...]
-      <c r="F557"/>
+        <v>2064</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F557" t="s">
+        <v>2066</v>
+      </c>
       <c r="G557" t="s">
-        <v>2047</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="5" t="s">
-        <v>2048</v>
+        <v>2068</v>
       </c>
       <c r="B558" t="s">
-        <v>2049</v>
+        <v>2069</v>
       </c>
       <c r="C558" t="s">
-        <v>2050</v>
+        <v>2070</v>
       </c>
       <c r="D558" t="s">
-        <v>2051</v>
-[...1 lines deleted...]
-      <c r="E558"/>
+        <v>2071</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2072</v>
+      </c>
       <c r="F558"/>
       <c r="G558" t="s">
-        <v>2052</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="5" t="s">
-        <v>2053</v>
+        <v>2074</v>
       </c>
       <c r="B559" t="s">
-        <v>2054</v>
+        <v>2075</v>
       </c>
       <c r="C559" t="s">
-        <v>752</v>
+        <v>1376</v>
       </c>
       <c r="D559" t="s">
-        <v>2055</v>
+        <v>2076</v>
       </c>
       <c r="E559" t="s">
-        <v>2056</v>
+        <v>2077</v>
       </c>
       <c r="F559"/>
       <c r="G559" t="s">
-        <v>2057</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="5" t="s">
-        <v>2058</v>
+        <v>2079</v>
       </c>
       <c r="B560" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="C560" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
       <c r="D560" t="s">
-        <v>2061</v>
+        <v>2082</v>
       </c>
       <c r="E560"/>
       <c r="F560"/>
       <c r="G560" t="s">
-        <v>2062</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="5" t="s">
-        <v>2063</v>
+        <v>2084</v>
       </c>
       <c r="B561" t="s">
-        <v>2064</v>
+        <v>2085</v>
       </c>
       <c r="C561" t="s">
-        <v>2065</v>
+        <v>2086</v>
       </c>
       <c r="D561" t="s">
-        <v>2066</v>
+        <v>2087</v>
       </c>
       <c r="E561"/>
       <c r="F561"/>
       <c r="G561" t="s">
-        <v>2067</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" s="5" t="s">
-        <v>2068</v>
+        <v>2089</v>
       </c>
       <c r="B562" t="s">
-        <v>2069</v>
+        <v>2090</v>
       </c>
       <c r="C562" t="s">
-        <v>2070</v>
+        <v>2091</v>
       </c>
       <c r="D562" t="s">
-        <v>2071</v>
-[...1 lines deleted...]
-      <c r="E562"/>
+        <v>2092</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2093</v>
+      </c>
       <c r="F562"/>
       <c r="G562" t="s">
-        <v>2072</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" s="5" t="s">
-        <v>2073</v>
+        <v>2095</v>
       </c>
       <c r="B563" t="s">
-        <v>2074</v>
+        <v>2096</v>
       </c>
       <c r="C563" t="s">
-        <v>2040</v>
+        <v>2097</v>
       </c>
       <c r="D563" t="s">
-        <v>2075</v>
-[...1 lines deleted...]
-      <c r="E563"/>
+        <v>2098</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2099</v>
+      </c>
       <c r="F563"/>
       <c r="G563" t="s">
-        <v>2076</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" s="5" t="s">
-        <v>2077</v>
+        <v>2101</v>
       </c>
       <c r="B564" t="s">
-        <v>2078</v>
+        <v>2102</v>
       </c>
       <c r="C564" t="s">
-        <v>2079</v>
+        <v>2103</v>
       </c>
       <c r="D564" t="s">
-        <v>2080</v>
+        <v>2104</v>
       </c>
       <c r="E564"/>
       <c r="F564"/>
       <c r="G564" t="s">
-        <v>2081</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" s="5" t="s">
-        <v>2082</v>
+        <v>2106</v>
       </c>
       <c r="B565" t="s">
-        <v>2083</v>
+        <v>2107</v>
       </c>
       <c r="C565" t="s">
-        <v>2084</v>
+        <v>2108</v>
       </c>
       <c r="D565" t="s">
-        <v>2085</v>
-[...3 lines deleted...]
-      </c>
+        <v>2109</v>
+      </c>
+      <c r="E565"/>
       <c r="F565"/>
       <c r="G565" t="s">
-        <v>2087</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" s="5" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
       <c r="B566" t="s">
-        <v>2089</v>
+        <v>2112</v>
       </c>
       <c r="C566" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
       <c r="D566" t="s">
-        <v>2091</v>
-[...1 lines deleted...]
-      <c r="E566"/>
+        <v>2114</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2115</v>
+      </c>
       <c r="F566"/>
       <c r="G566" t="s">
-        <v>2092</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" s="5" t="s">
-        <v>2093</v>
+        <v>2117</v>
       </c>
       <c r="B567" t="s">
-        <v>2094</v>
+        <v>2118</v>
       </c>
       <c r="C567" t="s">
-        <v>2095</v>
+        <v>2119</v>
       </c>
       <c r="D567" t="s">
-        <v>2096</v>
+        <v>2120</v>
       </c>
       <c r="E567"/>
       <c r="F567"/>
       <c r="G567" t="s">
-        <v>2097</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" s="5" t="s">
-        <v>2098</v>
+        <v>2122</v>
       </c>
       <c r="B568" t="s">
-        <v>2099</v>
+        <v>2123</v>
       </c>
       <c r="C568" t="s">
-        <v>2100</v>
+        <v>2124</v>
       </c>
       <c r="D568" t="s">
-        <v>2101</v>
-[...1 lines deleted...]
-      <c r="E568"/>
+        <v>2125</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2126</v>
+      </c>
       <c r="F568"/>
       <c r="G568" t="s">
-        <v>2102</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" s="5" t="s">
-        <v>2103</v>
+        <v>2128</v>
       </c>
       <c r="B569" t="s">
-        <v>2104</v>
+        <v>2129</v>
       </c>
       <c r="C569" t="s">
-        <v>2105</v>
+        <v>2130</v>
       </c>
       <c r="D569" t="s">
-        <v>2106</v>
+        <v>2131</v>
       </c>
       <c r="E569" t="s">
-        <v>2107</v>
+        <v>2132</v>
       </c>
       <c r="F569"/>
       <c r="G569" t="s">
-        <v>2108</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" s="5" t="s">
-        <v>2109</v>
+        <v>2134</v>
       </c>
       <c r="B570" t="s">
-        <v>2110</v>
+        <v>2135</v>
       </c>
       <c r="C570" t="s">
-        <v>2111</v>
+        <v>2136</v>
       </c>
       <c r="D570" t="s">
-        <v>2112</v>
-[...3 lines deleted...]
-      </c>
+        <v>2137</v>
+      </c>
+      <c r="E570"/>
       <c r="F570"/>
       <c r="G570" t="s">
-        <v>2114</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="571" spans="1:7">
-      <c r="A571" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A571" s="3"/>
+      <c r="B571" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C571" s="3"/>
+      <c r="D571" s="3"/>
+      <c r="E571" s="3"/>
+      <c r="F571" s="3"/>
+      <c r="G571" s="3"/>
     </row>
     <row r="572" spans="1:7">
-      <c r="A572" s="5" t="s">
-[...16 lines deleted...]
-        <v>2127</v>
+      <c r="A572" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B572" s="4" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C572" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D572" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E572" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F572" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G572" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:7">
-      <c r="A573" s="3"/>
-[...7 lines deleted...]
-      <c r="G573" s="3"/>
+      <c r="A573" s="5" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E573"/>
+      <c r="F573"/>
+      <c r="G573" t="s">
+        <v>2145</v>
+      </c>
     </row>
     <row r="574" spans="1:7">
-      <c r="A574" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A574" s="5" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E574"/>
+      <c r="F574"/>
+      <c r="G574" t="s">
+        <v>2150</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" s="5" t="s">
-        <v>2130</v>
+        <v>2151</v>
       </c>
       <c r="B575" t="s">
-        <v>2131</v>
+        <v>2152</v>
       </c>
       <c r="C575" t="s">
-        <v>2132</v>
+        <v>2153</v>
       </c>
       <c r="D575" t="s">
-        <v>2133</v>
+        <v>2154</v>
       </c>
       <c r="E575"/>
       <c r="F575"/>
       <c r="G575" t="s">
-        <v>2134</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="576" spans="1:7">
-      <c r="A576" s="5" t="s">
-[...14 lines deleted...]
-        <v>2139</v>
+      <c r="A576" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B576" s="4" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C576" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D576" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E576" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F576" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G576" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="5" t="s">
-        <v>2140</v>
+        <v>2157</v>
       </c>
       <c r="B577" t="s">
-        <v>2141</v>
+        <v>2158</v>
       </c>
       <c r="C577" t="s">
-        <v>2142</v>
+        <v>2159</v>
       </c>
       <c r="D577" t="s">
-        <v>2143</v>
+        <v>2160</v>
       </c>
       <c r="E577"/>
       <c r="F577"/>
       <c r="G577" t="s">
-        <v>2144</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="578" spans="1:7">
-      <c r="A578" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A578" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F578" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G578" t="s">
+        <v>2168</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" s="5" t="s">
-        <v>2146</v>
+        <v>2169</v>
       </c>
       <c r="B579" t="s">
-        <v>2147</v>
+        <v>2170</v>
       </c>
       <c r="C579" t="s">
-        <v>2148</v>
+        <v>2171</v>
       </c>
       <c r="D579" t="s">
-        <v>2149</v>
-[...2 lines deleted...]
-      <c r="F579"/>
+        <v>2172</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2174</v>
+      </c>
       <c r="G579" t="s">
-        <v>2150</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" s="5" t="s">
-        <v>2151</v>
+        <v>2176</v>
       </c>
       <c r="B580" t="s">
-        <v>2152</v>
+        <v>2177</v>
       </c>
       <c r="C580" t="s">
-        <v>2153</v>
+        <v>2178</v>
       </c>
       <c r="D580" t="s">
-        <v>2154</v>
+        <v>2179</v>
       </c>
       <c r="E580" t="s">
-        <v>2155</v>
-[...3 lines deleted...]
-      </c>
+        <v>2180</v>
+      </c>
+      <c r="F580"/>
       <c r="G580" t="s">
-        <v>2157</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" s="5" t="s">
-        <v>2158</v>
+        <v>2182</v>
       </c>
       <c r="B581" t="s">
-        <v>2159</v>
+        <v>2183</v>
       </c>
       <c r="C581" t="s">
-        <v>2160</v>
+        <v>2184</v>
       </c>
       <c r="D581" t="s">
-        <v>2161</v>
-[...6 lines deleted...]
-      </c>
+        <v>2185</v>
+      </c>
+      <c r="E581"/>
+      <c r="F581"/>
       <c r="G581" t="s">
-        <v>2164</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" s="5" t="s">
-        <v>2165</v>
+        <v>2187</v>
       </c>
       <c r="B582" t="s">
-        <v>2166</v>
+        <v>2188</v>
       </c>
       <c r="C582" t="s">
-        <v>2167</v>
+        <v>2189</v>
       </c>
       <c r="D582" t="s">
-        <v>2168</v>
+        <v>2190</v>
       </c>
       <c r="E582" t="s">
-        <v>2169</v>
+        <v>2191</v>
       </c>
       <c r="F582" t="s">
-        <v>2170</v>
+        <v>2192</v>
       </c>
       <c r="G582" t="s">
-        <v>2171</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" s="5" t="s">
-        <v>2172</v>
+        <v>2194</v>
       </c>
       <c r="B583" t="s">
-        <v>2173</v>
+        <v>2195</v>
       </c>
       <c r="C583" t="s">
-        <v>2174</v>
+        <v>1518</v>
       </c>
       <c r="D583" t="s">
-        <v>2175</v>
+        <v>2196</v>
       </c>
       <c r="E583" t="s">
-        <v>2176</v>
-[...1 lines deleted...]
-      <c r="F583"/>
+        <v>2197</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2198</v>
+      </c>
       <c r="G583" t="s">
-        <v>2177</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" s="5" t="s">
-        <v>2178</v>
+        <v>2200</v>
       </c>
       <c r="B584" t="s">
-        <v>2179</v>
+        <v>2201</v>
       </c>
       <c r="C584" t="s">
-        <v>713</v>
-[...9 lines deleted...]
-      </c>
+        <v>1647</v>
+      </c>
+      <c r="D584"/>
+      <c r="E584"/>
+      <c r="F584"/>
       <c r="G584" t="s">
-        <v>2183</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" s="5" t="s">
-        <v>2184</v>
+        <v>2203</v>
       </c>
       <c r="B585" t="s">
-        <v>2185</v>
+        <v>2204</v>
       </c>
       <c r="C585" t="s">
-        <v>2186</v>
+        <v>2205</v>
       </c>
       <c r="D585" t="s">
-        <v>2187</v>
+        <v>2206</v>
       </c>
       <c r="E585" t="s">
-        <v>2188</v>
-[...3 lines deleted...]
-      </c>
+        <v>2207</v>
+      </c>
+      <c r="F585"/>
       <c r="G585" t="s">
-        <v>2190</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" s="5" t="s">
-        <v>2191</v>
+        <v>2209</v>
       </c>
       <c r="B586" t="s">
-        <v>2192</v>
+        <v>2210</v>
       </c>
       <c r="C586" t="s">
-        <v>1481</v>
+        <v>1566</v>
       </c>
       <c r="D586" t="s">
-        <v>2193</v>
+        <v>2211</v>
       </c>
       <c r="E586" t="s">
-        <v>2194</v>
+        <v>2212</v>
       </c>
       <c r="F586" t="s">
-        <v>2195</v>
+        <v>2213</v>
       </c>
       <c r="G586" t="s">
-        <v>2196</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" s="5" t="s">
-        <v>2197</v>
+        <v>2215</v>
       </c>
       <c r="B587" t="s">
-        <v>2198</v>
+        <v>2163</v>
       </c>
       <c r="C587" t="s">
-        <v>2199</v>
+        <v>2216</v>
       </c>
       <c r="D587" t="s">
-        <v>2200</v>
+        <v>2217</v>
       </c>
       <c r="E587" t="s">
-        <v>2201</v>
+        <v>2218</v>
       </c>
       <c r="F587"/>
       <c r="G587" t="s">
-        <v>2202</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" s="5" t="s">
-        <v>2203</v>
+        <v>2220</v>
       </c>
       <c r="B588" t="s">
-        <v>2204</v>
+        <v>2221</v>
       </c>
       <c r="C588" t="s">
-        <v>1206</v>
+        <v>1453</v>
       </c>
       <c r="D588" t="s">
-        <v>2205</v>
+        <v>2222</v>
       </c>
       <c r="E588" t="s">
-        <v>2206</v>
+        <v>2223</v>
       </c>
       <c r="F588"/>
       <c r="G588" t="s">
-        <v>2207</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" s="5" t="s">
-        <v>2208</v>
+        <v>2225</v>
       </c>
       <c r="B589" t="s">
-        <v>2209</v>
+        <v>2226</v>
       </c>
       <c r="C589" t="s">
-        <v>2210</v>
+        <v>2227</v>
       </c>
       <c r="D589" t="s">
-        <v>2211</v>
-[...1 lines deleted...]
-      <c r="E589"/>
+        <v>2228</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2229</v>
+      </c>
       <c r="F589"/>
       <c r="G589" t="s">
-        <v>2212</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" s="5" t="s">
-        <v>2213</v>
+        <v>2231</v>
       </c>
       <c r="B590" t="s">
-        <v>2214</v>
+        <v>2204</v>
       </c>
       <c r="C590" t="s">
-        <v>2215</v>
+        <v>2232</v>
       </c>
       <c r="D590" t="s">
-        <v>2216</v>
+        <v>2233</v>
       </c>
       <c r="E590"/>
       <c r="F590"/>
       <c r="G590" t="s">
-        <v>2217</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" s="5" t="s">
-        <v>2218</v>
+        <v>2157</v>
       </c>
       <c r="B591" t="s">
-        <v>2219</v>
+        <v>2158</v>
       </c>
       <c r="C591" t="s">
-        <v>1450</v>
+        <v>2235</v>
       </c>
       <c r="D591" t="s">
-        <v>2220</v>
-[...3 lines deleted...]
-      </c>
+        <v>2236</v>
+      </c>
+      <c r="E591"/>
       <c r="F591"/>
       <c r="G591" t="s">
-        <v>2222</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" s="5" t="s">
-        <v>2223</v>
+        <v>2238</v>
       </c>
       <c r="B592" t="s">
-        <v>2224</v>
+        <v>2201</v>
       </c>
       <c r="C592" t="s">
-        <v>2225</v>
+        <v>2239</v>
       </c>
       <c r="D592" t="s">
-        <v>2226</v>
+        <v>2240</v>
       </c>
       <c r="E592"/>
       <c r="F592"/>
       <c r="G592" t="s">
-        <v>2227</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" s="5" t="s">
-        <v>2228</v>
+        <v>2242</v>
       </c>
       <c r="B593" t="s">
-        <v>2229</v>
+        <v>2243</v>
       </c>
       <c r="C593" t="s">
-        <v>2230</v>
+        <v>2244</v>
       </c>
       <c r="D593" t="s">
-        <v>2231</v>
+        <v>2245</v>
       </c>
       <c r="E593"/>
       <c r="F593"/>
       <c r="G593" t="s">
-        <v>2232</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" s="5" t="s">
-        <v>2233</v>
+        <v>2247</v>
       </c>
       <c r="B594" t="s">
-        <v>2234</v>
+        <v>2248</v>
       </c>
       <c r="C594" t="s">
-        <v>2235</v>
+        <v>2249</v>
       </c>
       <c r="D594" t="s">
-        <v>2236</v>
+        <v>2250</v>
       </c>
       <c r="E594"/>
       <c r="F594"/>
       <c r="G594" t="s">
-        <v>2237</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" s="5" t="s">
-        <v>2238</v>
+        <v>2252</v>
       </c>
       <c r="B595" t="s">
-        <v>2239</v>
+        <v>2253</v>
       </c>
       <c r="C595" t="s">
-        <v>2240</v>
+        <v>2254</v>
       </c>
       <c r="D595" t="s">
-        <v>2241</v>
+        <v>2255</v>
       </c>
       <c r="E595"/>
       <c r="F595"/>
       <c r="G595" t="s">
-        <v>2242</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" s="5" t="s">
-        <v>2208</v>
+        <v>2257</v>
       </c>
       <c r="B596" t="s">
-        <v>2209</v>
+        <v>2258</v>
       </c>
       <c r="C596" t="s">
-        <v>2243</v>
+        <v>2259</v>
       </c>
       <c r="D596" t="s">
-        <v>2244</v>
+        <v>2260</v>
       </c>
       <c r="E596"/>
       <c r="F596"/>
       <c r="G596" t="s">
-        <v>2245</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" s="5" t="s">
-        <v>2246</v>
+        <v>2262</v>
       </c>
       <c r="B597" t="s">
-        <v>2198</v>
+        <v>2263</v>
       </c>
       <c r="C597" t="s">
-        <v>2247</v>
+        <v>1239</v>
       </c>
       <c r="D597" t="s">
-        <v>2248</v>
-[...1 lines deleted...]
-      <c r="E597"/>
+        <v>2264</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2265</v>
+      </c>
       <c r="F597"/>
       <c r="G597" t="s">
-        <v>2249</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" s="5" t="s">
-        <v>2250</v>
+        <v>2267</v>
       </c>
       <c r="B598" t="s">
-        <v>2251</v>
+        <v>2268</v>
       </c>
       <c r="C598" t="s">
-        <v>2252</v>
+        <v>2269</v>
       </c>
       <c r="D598" t="s">
-        <v>2253</v>
+        <v>2270</v>
       </c>
       <c r="E598" t="s">
-        <v>2254</v>
-[...1 lines deleted...]
-      <c r="F598"/>
+        <v>2271</v>
+      </c>
+      <c r="F598" t="s">
+        <v>2272</v>
+      </c>
       <c r="G598" t="s">
-        <v>2255</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="599" spans="1:7">
-      <c r="A599" s="5" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="A599" s="3"/>
+      <c r="B599" s="3" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C599" s="3"/>
+      <c r="D599" s="3"/>
+      <c r="E599" s="3"/>
+      <c r="F599" s="3"/>
+      <c r="G599" s="3"/>
     </row>
     <row r="600" spans="1:7">
-      <c r="A600" s="5" t="s">
-[...12 lines deleted...]
-        <v>2263</v>
+      <c r="A600" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C600" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D600" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E600" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F600" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G600" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:7">
-      <c r="A601" s="3"/>
-[...7 lines deleted...]
-      <c r="G601" s="3"/>
+      <c r="A601" s="5" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F601"/>
+      <c r="G601" t="s">
+        <v>2181</v>
+      </c>
     </row>
     <row r="602" spans="1:7">
-      <c r="A602" s="4" t="s">
+      <c r="A602" s="3"/>
+      <c r="B602" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="C602" s="3"/>
+      <c r="D602" s="3"/>
+      <c r="E602" s="3"/>
+      <c r="F602" s="3"/>
+      <c r="G602" s="3"/>
+    </row>
+    <row r="603" spans="1:7">
+      <c r="A603" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B602" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C602" s="4" t="s">
+      <c r="B603" s="4" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C603" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D602" s="4" t="s">
+      <c r="D603" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E602" s="4" t="s">
+      <c r="E603" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F602" s="4" t="s">
+      <c r="F603" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G602" s="4" t="s">
+      <c r="G603" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="603" spans="1:7">
-[...19 lines deleted...]
-    </row>
     <row r="604" spans="1:7">
-      <c r="A604" s="3"/>
-[...7 lines deleted...]
-      <c r="G604" s="3"/>
+      <c r="A604" s="5" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F604"/>
+      <c r="G604" t="s">
+        <v>2279</v>
+      </c>
     </row>
     <row r="605" spans="1:7">
-      <c r="A605" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A605" s="5" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E605"/>
+      <c r="F605"/>
+      <c r="G605" t="s">
+        <v>2282</v>
       </c>
     </row>
     <row r="606" spans="1:7">
-      <c r="A606" s="5" t="s">
-        <v>2266</v>
+      <c r="A606" s="5">
+        <v>1403</v>
       </c>
       <c r="B606" t="s">
-        <v>2267</v>
+        <v>2283</v>
       </c>
       <c r="C606" t="s">
         <v>1902</v>
       </c>
       <c r="D606" t="s">
         <v>1903</v>
       </c>
       <c r="E606" t="s">
-        <v>2268</v>
+        <v>2278</v>
       </c>
       <c r="F606"/>
       <c r="G606" t="s">
-        <v>2269</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" s="5" t="s">
-        <v>2270</v>
+        <v>2285</v>
       </c>
       <c r="B607" t="s">
-        <v>2271</v>
+        <v>2286</v>
       </c>
       <c r="C607" t="s">
-        <v>1902</v>
+        <v>507</v>
       </c>
       <c r="D607" t="s">
-        <v>1903</v>
-[...2 lines deleted...]
-      <c r="F607"/>
+        <v>2287</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F607" t="s">
+        <v>2289</v>
+      </c>
       <c r="G607" t="s">
-        <v>2272</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" s="5">
-        <v>1403</v>
+        <v>2890</v>
       </c>
       <c r="B608" t="s">
-        <v>2273</v>
+        <v>2291</v>
       </c>
       <c r="C608" t="s">
         <v>1902</v>
       </c>
       <c r="D608" t="s">
         <v>1903</v>
       </c>
       <c r="E608" t="s">
-        <v>2268</v>
+        <v>2278</v>
       </c>
       <c r="F608"/>
       <c r="G608" t="s">
-        <v>2274</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" s="5">
-        <v>2890</v>
+        <v>2889</v>
       </c>
       <c r="B609" t="s">
-        <v>2275</v>
+        <v>2293</v>
       </c>
       <c r="C609" t="s">
         <v>1902</v>
       </c>
       <c r="D609" t="s">
         <v>1903</v>
       </c>
       <c r="E609" t="s">
-        <v>2268</v>
+        <v>2278</v>
       </c>
       <c r="F609"/>
       <c r="G609" t="s">
-        <v>2276</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" s="5">
-        <v>2889</v>
+        <v>4675</v>
       </c>
       <c r="B610" t="s">
-        <v>2277</v>
+        <v>2295</v>
       </c>
       <c r="C610" t="s">
-        <v>1902</v>
+        <v>325</v>
       </c>
       <c r="D610" t="s">
-        <v>1903</v>
+        <v>2296</v>
       </c>
       <c r="E610" t="s">
-        <v>2268</v>
+        <v>2297</v>
       </c>
       <c r="F610"/>
       <c r="G610" t="s">
-        <v>2278</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" s="5" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C611" t="s">
+        <v>444</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G611" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7">
+      <c r="A612" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="B611" t="s">
+      <c r="B612" t="s">
         <v>759</v>
       </c>
-      <c r="C611" t="s">
+      <c r="C612" t="s">
         <v>760</v>
       </c>
-      <c r="D611" t="s">
+      <c r="D612" t="s">
         <v>761</v>
       </c>
-      <c r="E611"/>
-[...20 lines deleted...]
-      </c>
+      <c r="E612"/>
       <c r="F612"/>
       <c r="G612" t="s">
-        <v>2282</v>
+        <v>762</v>
       </c>
     </row>
     <row r="613" spans="1:7">
-      <c r="A613" s="5" t="s">
-[...18 lines deleted...]
-        <v>2288</v>
+      <c r="A613" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B613" s="4" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C613" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D613" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E613" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F613" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G613" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:7">
-      <c r="A614" s="5" t="s">
-        <v>2289</v>
+      <c r="A614" s="5">
+        <v>6591</v>
       </c>
       <c r="B614" t="s">
-        <v>2290</v>
+        <v>2306</v>
       </c>
       <c r="C614" t="s">
-        <v>495</v>
-[...9 lines deleted...]
-      </c>
+        <v>2307</v>
+      </c>
+      <c r="D614"/>
+      <c r="E614"/>
+      <c r="F614"/>
       <c r="G614" t="s">
-        <v>2294</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="615" spans="1:7">
-      <c r="A615" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A615" s="5">
+        <v>4517</v>
+      </c>
+      <c r="B615" t="s">
+        <v>952</v>
+      </c>
+      <c r="C615" t="s">
+        <v>953</v>
+      </c>
+      <c r="D615" t="s">
+        <v>954</v>
+      </c>
+      <c r="E615"/>
+      <c r="F615"/>
+      <c r="G615" t="s">
+        <v>955</v>
       </c>
     </row>
     <row r="616" spans="1:7">
-      <c r="A616" s="5">
-        <v>3564</v>
+      <c r="A616" s="5" t="s">
+        <v>758</v>
       </c>
       <c r="B616" t="s">
-        <v>2296</v>
+        <v>759</v>
       </c>
       <c r="C616" t="s">
-        <v>1935</v>
+        <v>760</v>
       </c>
       <c r="D616" t="s">
-        <v>1936</v>
-[...6 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="E616"/>
+      <c r="F616"/>
       <c r="G616" t="s">
-        <v>2298</v>
+        <v>762</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" s="5" t="s">
-        <v>758</v>
+        <v>2309</v>
       </c>
       <c r="B617" t="s">
-        <v>759</v>
+        <v>2310</v>
       </c>
       <c r="C617" t="s">
-        <v>760</v>
+        <v>1925</v>
       </c>
       <c r="D617" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-      <c r="F617"/>
+        <v>2311</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F617" t="s">
+        <v>2312</v>
+      </c>
       <c r="G617" t="s">
-        <v>762</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="618" spans="1:7">
-      <c r="A618" s="5" t="s">
-        <v>2299</v>
+      <c r="A618" s="5">
+        <v>3564</v>
       </c>
       <c r="B618" t="s">
-        <v>2300</v>
+        <v>2314</v>
       </c>
       <c r="C618" t="s">
-        <v>1935</v>
+        <v>1925</v>
       </c>
       <c r="D618" t="s">
-        <v>2301</v>
+        <v>1926</v>
       </c>
       <c r="E618" t="s">
-        <v>1937</v>
+        <v>1927</v>
       </c>
       <c r="F618" t="s">
-        <v>2297</v>
+        <v>2312</v>
       </c>
       <c r="G618" t="s">
-        <v>2302</v>
-[...35 lines deleted...]
-        <v>2305</v>
+        <v>2315</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_20"/>
@@ -20596,92 +20612,90 @@
     <hyperlink ref="G546" r:id="rId_hyperlink_496"/>
     <hyperlink ref="G547" r:id="rId_hyperlink_497"/>
     <hyperlink ref="G548" r:id="rId_hyperlink_498"/>
     <hyperlink ref="G549" r:id="rId_hyperlink_499"/>
     <hyperlink ref="G550" r:id="rId_hyperlink_500"/>
     <hyperlink ref="G551" r:id="rId_hyperlink_501"/>
     <hyperlink ref="G552" r:id="rId_hyperlink_502"/>
     <hyperlink ref="G553" r:id="rId_hyperlink_503"/>
     <hyperlink ref="G554" r:id="rId_hyperlink_504"/>
     <hyperlink ref="G555" r:id="rId_hyperlink_505"/>
     <hyperlink ref="G556" r:id="rId_hyperlink_506"/>
     <hyperlink ref="G557" r:id="rId_hyperlink_507"/>
     <hyperlink ref="G558" r:id="rId_hyperlink_508"/>
     <hyperlink ref="G559" r:id="rId_hyperlink_509"/>
     <hyperlink ref="G560" r:id="rId_hyperlink_510"/>
     <hyperlink ref="G561" r:id="rId_hyperlink_511"/>
     <hyperlink ref="G562" r:id="rId_hyperlink_512"/>
     <hyperlink ref="G563" r:id="rId_hyperlink_513"/>
     <hyperlink ref="G564" r:id="rId_hyperlink_514"/>
     <hyperlink ref="G565" r:id="rId_hyperlink_515"/>
     <hyperlink ref="G566" r:id="rId_hyperlink_516"/>
     <hyperlink ref="G567" r:id="rId_hyperlink_517"/>
     <hyperlink ref="G568" r:id="rId_hyperlink_518"/>
     <hyperlink ref="G569" r:id="rId_hyperlink_519"/>
     <hyperlink ref="G570" r:id="rId_hyperlink_520"/>
-    <hyperlink ref="G571" r:id="rId_hyperlink_521"/>
-    <hyperlink ref="G572" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="G573" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="G574" r:id="rId_hyperlink_522"/>
     <hyperlink ref="G575" r:id="rId_hyperlink_523"/>
-    <hyperlink ref="G576" r:id="rId_hyperlink_524"/>
-    <hyperlink ref="G577" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="G577" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="G578" r:id="rId_hyperlink_525"/>
     <hyperlink ref="G579" r:id="rId_hyperlink_526"/>
     <hyperlink ref="G580" r:id="rId_hyperlink_527"/>
     <hyperlink ref="G581" r:id="rId_hyperlink_528"/>
     <hyperlink ref="G582" r:id="rId_hyperlink_529"/>
     <hyperlink ref="G583" r:id="rId_hyperlink_530"/>
     <hyperlink ref="G584" r:id="rId_hyperlink_531"/>
     <hyperlink ref="G585" r:id="rId_hyperlink_532"/>
     <hyperlink ref="G586" r:id="rId_hyperlink_533"/>
     <hyperlink ref="G587" r:id="rId_hyperlink_534"/>
     <hyperlink ref="G588" r:id="rId_hyperlink_535"/>
     <hyperlink ref="G589" r:id="rId_hyperlink_536"/>
     <hyperlink ref="G590" r:id="rId_hyperlink_537"/>
     <hyperlink ref="G591" r:id="rId_hyperlink_538"/>
     <hyperlink ref="G592" r:id="rId_hyperlink_539"/>
     <hyperlink ref="G593" r:id="rId_hyperlink_540"/>
     <hyperlink ref="G594" r:id="rId_hyperlink_541"/>
     <hyperlink ref="G595" r:id="rId_hyperlink_542"/>
     <hyperlink ref="G596" r:id="rId_hyperlink_543"/>
     <hyperlink ref="G597" r:id="rId_hyperlink_544"/>
     <hyperlink ref="G598" r:id="rId_hyperlink_545"/>
-    <hyperlink ref="G599" r:id="rId_hyperlink_546"/>
-[...1 lines deleted...]
-    <hyperlink ref="G603" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="G601" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="G604" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="G605" r:id="rId_hyperlink_548"/>
     <hyperlink ref="G606" r:id="rId_hyperlink_549"/>
     <hyperlink ref="G607" r:id="rId_hyperlink_550"/>
     <hyperlink ref="G608" r:id="rId_hyperlink_551"/>
     <hyperlink ref="G609" r:id="rId_hyperlink_552"/>
     <hyperlink ref="G610" r:id="rId_hyperlink_553"/>
     <hyperlink ref="G611" r:id="rId_hyperlink_554"/>
     <hyperlink ref="G612" r:id="rId_hyperlink_555"/>
-    <hyperlink ref="G613" r:id="rId_hyperlink_556"/>
-    <hyperlink ref="G614" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="G614" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="G615" r:id="rId_hyperlink_557"/>
     <hyperlink ref="G616" r:id="rId_hyperlink_558"/>
     <hyperlink ref="G617" r:id="rId_hyperlink_559"/>
     <hyperlink ref="G618" r:id="rId_hyperlink_560"/>
-    <hyperlink ref="G619" r:id="rId_hyperlink_561"/>
-    <hyperlink ref="G620" r:id="rId_hyperlink_562"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>