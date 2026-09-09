--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="736">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Посуда одноразовая</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -239,275 +239,275 @@
   <si>
     <t>Вилки одноразовые черные 16см 100шт АН</t>
   </si>
   <si>
     <t>83 грн/за уп</t>
   </si>
   <si>
     <t>78 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht</t>
   </si>
   <si>
     <t>АН4830</t>
   </si>
   <si>
     <t>Лоток пластиковый для еды с крышкой черный 500мл Ø144 50шт АН</t>
   </si>
   <si>
     <t>284.18 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht</t>
   </si>
   <si>
+    <t>Соусник с откидной крышкой 50мл 50шт АН</t>
+  </si>
+  <si>
+    <t>78.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht</t>
+  </si>
+  <si>
+    <t>АН4822</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые прозрачные 480мл 50шт АН</t>
+  </si>
+  <si>
+    <t>53 грн/за уп</t>
+  </si>
+  <si>
+    <t>53 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-480ml-50sht</t>
+  </si>
+  <si>
+    <t>АН4823</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые прозрачные 500мл 50шт АН</t>
+  </si>
+  <si>
+    <t>79 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.05 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-500ml-50sht</t>
+  </si>
+  <si>
+    <t>004877</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые прозрачные 300мл 100шт РР</t>
+  </si>
+  <si>
+    <t>106.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>102.83 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-300ml-100sht-rr</t>
+  </si>
+  <si>
+    <t>А25001</t>
+  </si>
+  <si>
+    <t>Вилки одноразовые прозрачные Премиум 18см 100шт PS</t>
+  </si>
+  <si>
+    <t>136.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>131.22 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-premium-18sm-100sht-ps</t>
+  </si>
+  <si>
+    <t>А25002</t>
+  </si>
+  <si>
+    <t>Вилки одноразовые черные Премиум 18см 100шт PS</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-premium-18sm-100sht-ps</t>
+  </si>
+  <si>
+    <t>0457</t>
+  </si>
+  <si>
+    <t>Вилки одноразовые прозрачные 17см 50шт/уп Эколюкс</t>
+  </si>
+  <si>
+    <t>34.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>32.66 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>30.36 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks</t>
+  </si>
+  <si>
+    <t>0419</t>
+  </si>
+  <si>
+    <t>Ножи одноразовые прозрачные 17см 50шт/уп Эколюкс</t>
+  </si>
+  <si>
+    <t>37.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>33 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/nozhi-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks</t>
+  </si>
+  <si>
+    <t>006166</t>
+  </si>
+  <si>
+    <t>Ложки одноразовые столовые прозрачные 17см 50шт/уп Эколюкс</t>
+  </si>
+  <si>
+    <t>30.36 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>32.66 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhki-odnorazovye-stolovye-prozrachnye-17sm-50shtup-ekolyuks</t>
+  </si>
+  <si>
+    <t>Стакан пластиковый прозрачный 180мл 100шт/уп</t>
+  </si>
+  <si>
+    <t>49.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.9 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>43.74 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>43.74 грн/від 600 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakan-plastikovyy-prozrachnyy-180ml-100shtup</t>
+  </si>
+  <si>
+    <t>А20014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вилки одноразовые прозрачные 16см АН 50шт/уп </t>
+  </si>
+  <si>
+    <t>28.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>27 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-50shtup</t>
+  </si>
+  <si>
+    <t>А20015</t>
+  </si>
+  <si>
+    <t>Вилки одноразовые черные 16см 50шт АН</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-50sht</t>
+  </si>
+  <si>
+    <t>Стаканы пластиковые прозрачные Премиум  300мл 50шт РР</t>
+  </si>
+  <si>
+    <t>49 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>45.83 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>44.26 грн/від 260 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-300ml-50sht-rr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стаканы пластиковые прозрачные Премиум  500мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>78 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.05 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>74.1 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>72.15 грн/від 260 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-500ml-50shtup</t>
+  </si>
+  <si>
     <t>АН4817</t>
   </si>
   <si>
     <t>Соусник с откидной крышкой 30мл 50шт АН</t>
   </si>
   <si>
     <t>60.69 грн/за уп</t>
   </si>
   <si>
     <t>58.96 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht</t>
   </si>
   <si>
-    <t>АН4822</t>
-[...208 lines deleted...]
-  <si>
     <t>011017</t>
   </si>
   <si>
     <t xml:space="preserve">Вилки одноразовые белые 16см 100шт </t>
   </si>
   <si>
     <t>56.4 грн/за уп</t>
   </si>
   <si>
     <t>54.99 грн/від 20 уп</t>
   </si>
   <si>
     <t>53.58 грн/від 120 уп</t>
   </si>
   <si>
     <t>52.17 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht</t>
   </si>
   <si>
     <t>Стаканы пластиковые прозрачные 500мл 100шт/уп (32уп/1600шт)</t>
   </si>
   <si>
     <t>43.33 грн/за уп</t>
@@ -749,57 +749,57 @@
   <si>
     <t>Вилки одноразовые БИО 15см 1уп/200шт (1ящ/10уп) кукур. крахмал</t>
   </si>
   <si>
     <t>288 грн/за уп</t>
   </si>
   <si>
     <t>274.56 грн/від 4 уп</t>
   </si>
   <si>
     <t>259.2 грн/від 12 уп</t>
   </si>
   <si>
     <t>241.92 грн/від 36 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-15sm-1up200sht-1yasch10up-kukur-krakhmal</t>
   </si>
   <si>
     <t>Сел4392</t>
   </si>
   <si>
     <t>Ложка пластиковая столовая 100шт/уп Чёрная  Э-ном</t>
   </si>
   <si>
-    <t>88.69 грн/за уп</t>
-[...5 lines deleted...]
-    <t>79.2 грн/від 144 уп</t>
+    <t>88 грн/за уп</t>
+  </si>
+  <si>
+    <t>82 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>78 грн/від 144 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom</t>
   </si>
   <si>
     <t>LF04477</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная 13см 100шт/уп Чёрная</t>
   </si>
   <si>
     <t>40.5 грн/за уп</t>
   </si>
   <si>
     <t>39.15 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya</t>
   </si>
   <si>
     <t>АН4815</t>
   </si>
   <si>
     <t>Ложка чайная пластиковая черная 133мм 100шт АН</t>
   </si>
@@ -854,338 +854,338 @@
   <si>
     <t>52.66 грн/за шт</t>
   </si>
   <si>
     <t>50.69 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya</t>
   </si>
   <si>
     <t>АН4820</t>
   </si>
   <si>
     <t>Ножи одноразовые черные 180мм 100шт АН</t>
   </si>
   <si>
     <t>97.66 грн/за уп</t>
   </si>
   <si>
     <t>93.9 грн/від 44 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/nozhi-odnorazovye-chernye-180mm-100sht</t>
   </si>
   <si>
+    <t>0495</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая десертная прозрачная 15см 50шт/уп</t>
+  </si>
+  <si>
+    <t>31.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>29.82 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>27.72 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая  белая 12см 50шт/уп</t>
+  </si>
+  <si>
+    <t>44 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.36 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>37.4 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup</t>
+  </si>
+  <si>
+    <t>010195</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая столовая 16 см 100шт/уп Белая</t>
+  </si>
+  <si>
+    <t>54.99 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>53.58 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>52.17 грн/від 490 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-16-sm-100shtup-belaya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка одноразова чорна в індивідуальній упаковці </t>
+  </si>
+  <si>
+    <t>2.49 грн/за шт</t>
+  </si>
+  <si>
+    <t>2.4 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>2.33 грн/від 400 шт</t>
+  </si>
+  <si>
+    <t>2.16 грн/від 1000 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-odnorazova-chorna-v-individualniy-upakovci</t>
+  </si>
+  <si>
+    <t>Набор ложка+вилка+нож в индивидуальной упаковке</t>
+  </si>
+  <si>
+    <t>4.69 грн/за шт</t>
+  </si>
+  <si>
+    <t>4.42 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>4.15 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>3.89 грн/від 500 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/nabor-lozhkavilkanozh-v-individualnoy-upakovke</t>
+  </si>
+  <si>
+    <t>ВН</t>
+  </si>
+  <si>
+    <t>Набор вилка+нож в индивидуальной упаковке</t>
+  </si>
+  <si>
+    <t>2.83 грн/за шт</t>
+  </si>
+  <si>
+    <t>2.65 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>2.48 грн/від 400 шт</t>
+  </si>
+  <si>
+    <t>2.3 грн/від 900 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/nabor-vilkanozh-v-individualnoy-upakovke</t>
+  </si>
+  <si>
+    <t>влк_іп</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вилка одноразовая черная в индивидуальной упаковке </t>
+  </si>
+  <si>
+    <t>2.15 грн/за шт</t>
+  </si>
+  <si>
+    <t>1.97 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>1.86 грн/від 1000 шт</t>
+  </si>
+  <si>
+    <t>1.74 грн/від 2000 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/vilka-odnorazovaya-chernaya-v-individualnoy-upakovke</t>
+  </si>
+  <si>
+    <t>А20008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая столовая Премиум 180мм Черная 100шт/уп </t>
+  </si>
+  <si>
+    <t>111.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>107.63 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная желтая 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>45.36 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>42.12 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>38.88 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная прозрачная 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>55 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>48.75 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>45 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная розовая 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная салатовая 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>49 грн/за шт</t>
+  </si>
+  <si>
+    <t>45.36 грн/від 20 шт</t>
+  </si>
+  <si>
+    <t>42.12 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>38.88 грн/від 240 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная красная 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>млж-4405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка пластиковая чайная черная 12см 100шт/уп </t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup</t>
+  </si>
+  <si>
+    <t>010980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ложка чайная пластиковая прозрачная 13 см 100шт </t>
+  </si>
+  <si>
+    <t>45.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.46 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>43.32 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>42.18 грн/від 260 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ножи одноразовые COMPOSTABLE 100% 16см 50шт/уп </t>
+  </si>
+  <si>
+    <t>82.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>75 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>69 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>60 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/nozhi-odnorazovye-compostable-100-16sm-50shtup</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая  желтая 12см 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая  красная 12см 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup</t>
+  </si>
+  <si>
     <t>Ложка пластиковая  черная 12см 50шт/уп</t>
   </si>
   <si>
-    <t>44 грн/за уп</t>
-[...7 lines deleted...]
-  <si>
     <t>https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup</t>
   </si>
   <si>
-    <t>Ложка пластиковая  белая 12см 50шт/уп</t>
-[...271 lines deleted...]
-  <si>
     <t>Ложки пластиковые для мороженого микс 12см 50шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup</t>
   </si>
   <si>
     <t xml:space="preserve">Ножи одноразовые био COMPOSTABLE 16см 100шт/уп </t>
   </si>
   <si>
     <t>192 грн/за уп</t>
   </si>
   <si>
     <t>184.6 грн/від 10 уп</t>
   </si>
   <si>
     <t>177.5 грн/від 40 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/nozhi-odnorazovye-bio-compostable-16sm-100shtup</t>
   </si>
   <si>
     <t xml:space="preserve">Вилки одноразовые био COMPOSTABLE 16см 100шт/уп </t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-compostable-16sm-100shtup</t>
@@ -1493,155 +1493,176 @@
   <si>
     <t>141.45 грн/від 10 шт</t>
   </si>
   <si>
     <t>144.9 грн/від 30 шт</t>
   </si>
   <si>
     <t>138 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-vypuklaya-bez-otverstiya-dlya-kremanki-230ml-100shtup-o90</t>
   </si>
   <si>
     <t>Креманка пластиковая черная 250мл 100шт/уп) Ø100</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kremanka-plastikovaya-chernaya-250ml-100shtup-o100</t>
   </si>
   <si>
     <t>Эко посуда из кукурузного крахмала</t>
   </si>
   <si>
     <t>Тарелка-лодочка</t>
   </si>
   <si>
+    <t>0010</t>
+  </si>
+  <si>
+    <t>Тарелка-лодочка КРАФТ без ламинации 145*90*35мм 250шт</t>
+  </si>
+  <si>
+    <t>195 грн/за шт</t>
+  </si>
+  <si>
+    <t>182 грн/від 2 шт</t>
+  </si>
+  <si>
+    <t>169 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>156 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-1459035mm-250sht</t>
+  </si>
+  <si>
     <t>002506</t>
   </si>
   <si>
     <t>Тарелка-лодочка КРАФТ с ламинацией 165*105*40мм 250шт</t>
   </si>
   <si>
     <t>327.03 грн/за шт</t>
   </si>
   <si>
     <t>309 грн/від 2 шт</t>
   </si>
   <si>
     <t>296.13 грн/від 10 шт</t>
   </si>
   <si>
     <t>283.25 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-250sht</t>
   </si>
   <si>
+    <t>0022</t>
+  </si>
+  <si>
+    <t>Тарелка-лодочка КРАФТ с ламинацией 180*110*45мм 250шт</t>
+  </si>
+  <si>
+    <t>422.28 грн/за шт</t>
+  </si>
+  <si>
+    <t>399 грн/від 2 шт</t>
+  </si>
+  <si>
+    <t>382.38 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>365.75 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-18011045mm-250sht</t>
+  </si>
+  <si>
+    <t>0009</t>
+  </si>
+  <si>
+    <t>Тарелка-лодочка КРАФТ без ламинации 165*105*40мм 250шт</t>
+  </si>
+  <si>
+    <t>247.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>231 грн/від 2 шт</t>
+  </si>
+  <si>
+    <t>214.5 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>198 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-16510540mm-250sht</t>
+  </si>
+  <si>
+    <t>0007</t>
+  </si>
+  <si>
+    <t>Тарелка-лодочка КРАФТ без ламинации 180*110*45мм 250шт</t>
+  </si>
+  <si>
+    <t>311.25 грн/за шт</t>
+  </si>
+  <si>
+    <t>290.5 грн/від 2 шт</t>
+  </si>
+  <si>
+    <t>269.75 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>249 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-18011045mm-250sht</t>
+  </si>
+  <si>
     <t>0011</t>
   </si>
   <si>
     <t>Тарелка-лодочка КРАФТ с ламинацией 145*90*35мм 250шт</t>
   </si>
   <si>
     <t>260.35 грн/за шт</t>
   </si>
   <si>
     <t>246 грн/від 2 шт</t>
   </si>
   <si>
     <t>235.75 грн/від 10 шт</t>
   </si>
   <si>
     <t>225.5 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-1459035mm-250sht</t>
   </si>
   <si>
-    <t>0010</t>
-[...61 lines deleted...]
-  <si>
     <t>005619</t>
   </si>
   <si>
     <t>Тарелка-лодочка КРАФТ без ламинации 255*115*45мм 100шт ПС</t>
   </si>
   <si>
     <t>169 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-25511545mm-100sht-ps</t>
   </si>
   <si>
     <t>005499</t>
   </si>
   <si>
     <t>Тарелка-лодочка КРАФТ без ламинации  115*115*45мм 100шт ПС</t>
   </si>
   <si>
     <t>126.65 грн/за уп</t>
   </si>
   <si>
     <t>116.09 грн/від 5 уп</t>
   </si>
   <si>
     <t>105.54 грн/від 30 уп</t>
@@ -1694,71 +1715,50 @@
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-100sht</t>
   </si>
   <si>
     <t>002930</t>
   </si>
   <si>
     <t>Тарелка-лодочка СЛОЖЕННАЯ КРАФТ с ламинацией 165*105*40мм 100шт</t>
   </si>
   <si>
     <t>162.5 грн/за шт</t>
   </si>
   <si>
     <t>156.25 грн/від 3 шт</t>
   </si>
   <si>
     <t>150 грн/від 9 шт</t>
   </si>
   <si>
     <t>141.25 грн/від 18 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-lodochka-slozhennaya-kraft-s-laminaciey-16510540mm-100sht</t>
   </si>
   <si>
-    <t>0022</t>
-[...19 lines deleted...]
-  <si>
     <t>Тарелка пластиковая</t>
   </si>
   <si>
     <t>А60010\1</t>
   </si>
   <si>
     <t>Тарелка пластиковая одноразовая прозрачная AH Ø-205мм 100шт</t>
   </si>
   <si>
     <t>256.23 грн/за уп</t>
   </si>
   <si>
     <t>250.32 грн/від 18 уп</t>
   </si>
   <si>
     <t>244.4 грн/від 54 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-ah-o-205mm-100sht</t>
   </si>
   <si>
     <t>АН4812</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка пластиковая одноразовая для супа белая 350мл 100шт АН </t>
@@ -1772,489 +1772,501 @@
   <si>
     <t>132.45 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-dlya-supa-belaya-350ml-100sht</t>
   </si>
   <si>
     <t>А60010</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка пластиковая одноразовая прозрачная  Ø-205мм 50шт АН </t>
   </si>
   <si>
     <t>188.06 грн/за уп</t>
   </si>
   <si>
     <t>181.33 грн/від 40 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-o-205mm-50sht</t>
   </si>
   <si>
     <t>Тарелка бумажная</t>
   </si>
   <si>
+    <t xml:space="preserve">Тарелка бумажная с био ламинацией Ø-23 100шт </t>
+  </si>
+  <si>
+    <t>164.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>158.01 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>145 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>137 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-bio-laminaciey-o-23-100sht</t>
+  </si>
+  <si>
+    <t>002496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная с ламинацией 20*14см Белая 100шт </t>
+  </si>
+  <si>
+    <t>75.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>73.44 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>70.2 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>68.04 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-2014sm-belaya-100sht</t>
+  </si>
+  <si>
+    <t>002434</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая 14*20см Белая 100шт</t>
+  </si>
+  <si>
+    <t>78 грн/за шт</t>
+  </si>
+  <si>
+    <t>74.1 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>58.5 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-1420sm-belaya-100sht</t>
+  </si>
+  <si>
+    <t>002433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная одноразовая Белая Ø-21см 100шт </t>
+  </si>
+  <si>
+    <t>65.52 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>63.96 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>63.44 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht</t>
+  </si>
+  <si>
+    <t>002435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная одноразовая Белая 14*25см 100шт </t>
+  </si>
+  <si>
+    <t>99 грн/за шт</t>
+  </si>
+  <si>
+    <t>93.5 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>88 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>77 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-1425sm-100sht</t>
+  </si>
+  <si>
+    <t>002639</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная с ламинацией Белая Ø-23 100шт </t>
+  </si>
+  <si>
+    <t>86.4 грн/за шт</t>
+  </si>
+  <si>
+    <t>83.2 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>80.64 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>76.16 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-23-100sht</t>
+  </si>
+  <si>
+    <t>002402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная ЭКО Крафт с ламинацией Ø -18 100шт </t>
+  </si>
+  <si>
+    <t>107.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>104.72 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>97.79 грн/від 72 шт</t>
+  </si>
+  <si>
+    <t>91.63 грн/від 204 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-18-100sht</t>
+  </si>
+  <si>
+    <t>004621</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная десертная Белая 11см 100шт</t>
+  </si>
+  <si>
+    <t>91.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-desertnaya-belaya-11sm-100sht</t>
+  </si>
+  <si>
+    <t>TPPL15-UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка прямоугольная  крафт  с ламинацией  .15*22 см  1уп/100шт </t>
+  </si>
+  <si>
+    <t>250 грн/за уп</t>
+  </si>
+  <si>
+    <t>240 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>234 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>226 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1522-sm-1up100sht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка бумажная Белая с био ламинацией Ø-17см 100шт </t>
+  </si>
+  <si>
+    <t>89.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>80 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-belaya-s-bio-laminaciey-o-17sm-100sht</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная с ламинацией Белая Ø-17см 100шт</t>
+  </si>
+  <si>
+    <t>51 грн/за уп</t>
+  </si>
+  <si>
+    <t>48.28 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>45.9 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-17sm-100sht</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая Белая Ø -23 100шт</t>
+  </si>
+  <si>
+    <t>72.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>69.6 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>66.7 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>63.8 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23-100sht</t>
+  </si>
+  <si>
+    <t>004005</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая Белая Ø-17см 100шт</t>
+  </si>
+  <si>
+    <t>96.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>93.15 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>89.7 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>86.25 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-17sm-100sht</t>
+  </si>
+  <si>
+    <t>004006</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая Белая Ø-21см 100шт</t>
+  </si>
+  <si>
+    <t>145.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>140.4 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>135.2 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>130 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht-0</t>
+  </si>
+  <si>
+    <t>004007</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая Белая Ø-23см 100шт</t>
+  </si>
+  <si>
+    <t>173.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>167.4 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>161.2 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>155 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23sm-100sht</t>
+  </si>
+  <si>
+    <t>005434</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая десертна Ø-69 40шт/уп</t>
+  </si>
+  <si>
+    <t>55.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-desertna-o-69-40shtup</t>
+  </si>
+  <si>
     <t xml:space="preserve">Тарелка бумажная ЭКО Крафт с ламинацией Ø-17 100шт </t>
   </si>
   <si>
     <t>76.8 грн/за шт</t>
   </si>
   <si>
     <t>71.04 грн/від 20 шт</t>
   </si>
   <si>
     <t>66.24 грн/від 80 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-17-100sht</t>
   </si>
   <si>
-    <t>002496</t>
-[...116 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23sm-100sht</t>
+    <t>TLK2352</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная ламинированная суповая Крафт 600мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>148.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>141.9 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>134.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>126.5 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-kraft-600ml-50shtup</t>
+  </si>
+  <si>
+    <t>TLB2351</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная ламинированная суповая Белая 600мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-belaya-600ml-50shtup</t>
+  </si>
+  <si>
+    <t>TLNB2350</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная без ламинации суповая Белая 600мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>81 грн/за уп</t>
+  </si>
+  <si>
+    <t>77.4 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>73.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-bez-laminacii-supovaya-belaya-600ml-50shtup</t>
   </si>
   <si>
     <t>TPCR23-UK</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка  круглая крафт  с  ламинацией .23 см  1уп/100шт </t>
   </si>
   <si>
     <t>343.75 грн/за уп</t>
   </si>
   <si>
     <t>330 грн/від 8 уп</t>
   </si>
   <si>
     <t>321.75 грн/від 48 уп</t>
   </si>
   <si>
     <t>310.75 грн/від 128 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-23-sm-1up100sht</t>
   </si>
   <si>
-    <t xml:space="preserve">Тарелка бумажная с био ламинацией Ø-23 100шт </t>
-[...116 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-desertnaya-belaya-11sm-100sht</t>
+    <t>TPPL12-UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка прямоугольная крафт  с ламинацией .12*17 см  1уп/200шт </t>
+  </si>
+  <si>
+    <t>293.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>282 грн/від 9 уп</t>
+  </si>
+  <si>
+    <t>274.95 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>265.55 грн/від 135 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1217-sm-1up200sht</t>
+  </si>
+  <si>
+    <t>TPCR18-UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тарелка  круглая крафт  с  ламинацией .18 см  1уп/100шт </t>
+  </si>
+  <si>
+    <t>268.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>258 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>251.55 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>242.95 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-18-sm-1up100sht</t>
   </si>
   <si>
     <t>002401</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная Эко-Крафт Ø-23 с ламинацией 100шт </t>
   </si>
   <si>
     <t>134.4 грн/за шт</t>
   </si>
   <si>
     <t>127.68 грн/від 8 шт</t>
   </si>
   <si>
     <t>120.96 грн/від 48 шт</t>
   </si>
   <si>
     <t>113.28 грн/від 128 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-o-23-s-laminaciey-100sht</t>
   </si>
   <si>
-    <t>005434</t>
-[...140 lines deleted...]
-    <t>https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-18-sm-1up100sht</t>
+    <t>004008</t>
+  </si>
+  <si>
+    <t>Тарелка бумажная одноразовая Крафт Ø-17см 100шт</t>
+  </si>
+  <si>
+    <t>96.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-kraft-o-17sm-100sht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2642,62 +2654,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-200ml-100shtup-35up3500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-200ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-plastikovye100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-100sht-1yasch36up-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-100sht-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-480ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-500ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-300ml-100sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-stolovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-prozrachnyy-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-300ml-50sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-500ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-500ml-100shtup-32up1600sht" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-plastikovye-odnorazovye-belye-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-1yasch70up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilki-chyornaya-bio-corn-150mm-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-90shtup-1yasch60up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-plastikovye100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-100sht-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-15sm-1up200sht-1yasch10up-kukur-krakhmal" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-chernye-180mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-100sht-1yasch36up-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-16-sm-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-odnorazova-chorna-v-individualniy-upakovci" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-lozhkavilkanozh-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilkanozh-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilka-odnorazovaya-chernaya-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-compostable-100-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-stolovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-bio-compostable-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-compostable-100-16sm-1up50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-plastikovye-odnorazovye-belye-100sht-0" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-t2-18713736-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-kraftovaya-230ml-50sht-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-belaya-230ml-50sht-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-280ml-d87-h70-1up25sht-1yasch20up-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-dlya-kremanki-kupol-280ml-pet-50shtup-1yasch20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/supnik-bumazhnyy-kraftbelyy-375ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/supnik-bumazhnyy-kraftbelyy-475ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/salatnik-bumazhnyy-kraftbelyy-750ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-dlya-supnika-50sht-o150mm" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-dlya-konteynera-187137-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-18713736-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-18713748-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-ploskaya-dlya-kremanki-120ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-vypuklaya-bez-otverstiya-dlya-kremanki-230ml-100shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-plastikovaya-chernaya-250ml-100shtup-o100" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-compostable-100-16sm-1up50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-bio-compostable-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilki-chyornaya-bio-corn-150mm-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-15sm-1up200sht-1yasch10up-kukur-krakhmal" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-compostable-100-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-1459035mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-1459035mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-16510540mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-18011045mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-25511545mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-11511545mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-16510540mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-slozhennaya-kraft-s-laminaciey-16510540mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-18011045mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-ah-o-205mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-dlya-supa-belaya-350ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-o-205mm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-17-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-2014sm-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-1420sm-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-1425sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-23-sm-1up100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-bio-laminaciey-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-belaya-s-bio-laminaciey-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht-0" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-desertnaya-belaya-11sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-o-23-s-laminaciey-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-desertna-o-69-40shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-kraft-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-belaya-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-bez-laminacii-supovaya-belaya-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1522-sm-1up100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1217-sm-1up200sht" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-18-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-18-sm-1up100sht" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-200ml-100shtup-35up3500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-200ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-plastikovye100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-100sht-1yasch36up-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-100sht-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-480ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-500ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-300ml-100sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-stolovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakan-plastikovyy-prozrachnyy-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-300ml-50sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-500ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-500ml-100shtup-32up1600sht" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-plastikovye-odnorazovye-belye-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-1yasch70up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilki-chyornaya-bio-corn-150mm-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-90shtup-1yasch60up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-plastikovye100sht-1yasch30up-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-100sht-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-15sm-1up200sht-1yasch10up-kukur-krakhmal" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-chernye-180mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-100sht-1yasch36up-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-premium-18sm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-16-sm-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-odnorazova-chorna-v-individualniy-upakovci" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-lozhkavilkanozh-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilkanozh-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilka-odnorazovaya-chernaya-v-individualnoy-upakovke" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-compostable-100-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-stolovye-prozrachnye-17sm-50shtup-ekolyuks" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-bio-compostable-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-compostable-100-16sm-1up50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-plastikovye-odnorazovye-belye-100sht-0" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-t2-18713736-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-kraftovaya-230ml-50sht-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-belaya-230ml-50sht-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-280ml-d87-h70-1up25sht-1yasch20up-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-dlya-kremanki-kupol-280ml-pet-50shtup-1yasch20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/supnik-bumazhnyy-kraftbelyy-375ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/supnik-bumazhnyy-kraftbelyy-475ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/salatnik-bumazhnyy-kraftbelyy-750ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-dlya-supnika-50sht-o150mm" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-dlya-konteynera-187137-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-18713736-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/konteyner-dlya-edy-odnorazovyy-18713748-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-ploskaya-dlya-kremanki-120ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kryshka-plastikovaya-vypuklaya-bez-otverstiya-dlya-kremanki-230ml-100shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/kremanka-plastikovaya-chernaya-250ml-100shtup-o100" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-compostable-100-16sm-1up50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/lozhki-odnorazovye-bio-compostable-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nabor-vilki-chyornaya-bio-corn-150mm-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-15sm-1up200sht-1yasch10up-kukur-krakhmal" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-compostable-100-16sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/vilki-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/nozhi-odnorazovye-bio-compostable-16sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-1459035mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-18011045mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-16510540mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-18011045mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-1459035mm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-25511545mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-11511545mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-bez-laminacii-16510540mm-100sht-ps" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-kraft-s-laminaciey-16510540mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-lodochka-slozhennaya-kraft-s-laminaciey-16510540mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-ah-o-205mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-dlya-supa-belaya-350ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-plastikovaya-odnorazovaya-prozrachnaya-o-205mm-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-bio-laminaciey-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-2014sm-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-1420sm-belaya-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-1425sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-18-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-desertnaya-belaya-11sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1522-sm-1up100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-belaya-s-bio-laminaciey-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht-0" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-desertna-o-69-40shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-17-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-kraft-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-laminirovannaya-supovaya-belaya-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-bez-laminacii-supovaya-belaya-600ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-23-sm-1up100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1217-sm-1up200sht" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-18-sm-1up100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-o-23-s-laminaciey-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-kraft-o-17sm-100sht" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G173"/>
+  <dimension ref="A1:G174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A173" sqref="A173"/>
+      <selection activeCell="A174" sqref="A174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="135.53833" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -2955,334 +2967,334 @@
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="5">
+        <v>26171</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>75</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>80</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
         <v>84</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>85</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
         <v>89</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>90</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>103</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>104</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>110</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
         <v>114</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" t="s">
         <v>115</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5">
         <v>2847</v>
       </c>
       <c r="B29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>120</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>121</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>122</v>
       </c>
-      <c r="F29" t="s">
+      <c r="G29" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
         <v>125</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>126</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
         <v>130</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5">
         <v>202501721</v>
       </c>
       <c r="B32" t="s">
+        <v>132</v>
+      </c>
+      <c r="C32" t="s">
         <v>133</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>134</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>135</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>136</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5">
         <v>202501441</v>
       </c>
       <c r="B33" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" t="s">
         <v>139</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>140</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>141</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>142</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>143</v>
       </c>
-      <c r="G33" t="s">
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="5" t="s">
         <v>144</v>
-      </c>
-[...3 lines deleted...]
-        <v>26171</v>
       </c>
       <c r="B34" t="s">
         <v>145</v>
       </c>
       <c r="C34" t="s">
         <v>146</v>
       </c>
       <c r="D34" t="s">
         <v>147</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>150</v>
       </c>
       <c r="C35" t="s">
         <v>151</v>
@@ -3616,107 +3628,107 @@
       <c r="G50" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
         <v>226</v>
       </c>
       <c r="B51" t="s">
         <v>227</v>
       </c>
       <c r="C51" t="s">
         <v>228</v>
       </c>
       <c r="D51" t="s">
         <v>229</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="D52" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="F52"/>
+        <v>32</v>
+      </c>
+      <c r="E52" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" t="s">
+        <v>34</v>
+      </c>
       <c r="G52" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B53" t="s">
         <v>232</v>
       </c>
       <c r="C53" t="s">
         <v>233</v>
       </c>
       <c r="D53" t="s">
         <v>222</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
       <c r="G54" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B55" t="s">
         <v>66</v>
       </c>
       <c r="C55" t="s">
         <v>67</v>
       </c>
       <c r="D55" t="s">
         <v>68</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5" t="s">
         <v>48</v>
       </c>
@@ -3883,51 +3895,51 @@
         <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>261</v>
       </c>
       <c r="C64" t="s">
         <v>262</v>
       </c>
       <c r="D64" t="s">
         <v>263</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
         <v>265</v>
       </c>
       <c r="B65" t="s">
         <v>266</v>
       </c>
       <c r="C65" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D65" t="s">
         <v>267</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
         <v>269</v>
       </c>
       <c r="B66" t="s">
         <v>270</v>
       </c>
       <c r="C66" t="s">
         <v>271</v>
       </c>
       <c r="D66" t="s">
         <v>272</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
@@ -3956,569 +3968,569 @@
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B68" t="s">
         <v>37</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68" t="s">
         <v>39</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>41</v>
       </c>
       <c r="G68" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="5">
-        <v>6190</v>
+      <c r="A69" s="5" t="s">
+        <v>279</v>
       </c>
       <c r="B69" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D69" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E69" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B70" t="s">
         <v>99</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
+        <v>95</v>
+      </c>
+      <c r="D70" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>6188</v>
       </c>
       <c r="B71" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C71" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E71" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E72" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F72" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="G72" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>9852</v>
       </c>
       <c r="B73" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C73" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D73" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E73" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="F73" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="G73" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5">
         <v>9854</v>
       </c>
       <c r="B74" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C74" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D74" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E74" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="F74" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="G74" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C75" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D75" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E75" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F75" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G75" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B76" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C76" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E76" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="F76" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="G76" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B77" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D77" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B78" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C78" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D78" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E78" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F78" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="G78" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B79" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C79" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D79" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E79" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="F79" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G79" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B80" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C80" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D80" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E80" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F80" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="G80" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B81" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C81" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D81" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E81" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F81" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G81" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B82" t="s">
+        <v>351</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
         <v>346</v>
       </c>
-      <c r="B82" t="s">
+      <c r="E82" t="s">
         <v>347</v>
       </c>
-      <c r="C82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G82" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B83" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C83" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D83" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E83" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F83" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="G83" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B84" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C84" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D84" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E84" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F84" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="G84" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5">
         <v>203349</v>
       </c>
       <c r="B85" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C85" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D85" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E85" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F85" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G85" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>6186</v>
       </c>
       <c r="B86" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C86" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D86" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E86" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>6187</v>
       </c>
       <c r="B87" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C87" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D87" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E87" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="5" t="s">
-        <v>369</v>
+      <c r="A88" s="5">
+        <v>6190</v>
       </c>
       <c r="B88" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C88" t="s">
-        <v>371</v>
+        <v>286</v>
       </c>
       <c r="D88" t="s">
-        <v>372</v>
+        <v>287</v>
       </c>
       <c r="E88" t="s">
-        <v>373</v>
+        <v>288</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" t="s">
         <v>102</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>103</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>104</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B90" t="s">
         <v>108</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>109</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>110</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B91" t="s">
         <v>114</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
+        <v>103</v>
+      </c>
+      <c r="D91" t="s">
         <v>115</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="E91" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>6189</v>
       </c>
       <c r="B92" t="s">
         <v>375</v>
       </c>
       <c r="C92" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E92" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>6176</v>
       </c>
       <c r="B93" t="s">
         <v>377</v>
       </c>
       <c r="C93" t="s">
         <v>378</v>
       </c>
       <c r="D93" t="s">
         <v>379</v>
       </c>
       <c r="E93" t="s">
         <v>380</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>381</v>
@@ -4546,82 +4558,82 @@
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>1929</v>
       </c>
       <c r="B95" t="s">
         <v>384</v>
       </c>
       <c r="C95" t="s">
         <v>385</v>
       </c>
       <c r="D95" t="s">
         <v>386</v>
       </c>
       <c r="E95" t="s">
         <v>387</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B96" t="s">
         <v>125</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>126</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B97" t="s">
         <v>130</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B98" t="s">
         <v>150</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98" t="s">
         <v>152</v>
       </c>
       <c r="E98" t="s">
         <v>153</v>
       </c>
       <c r="F98" t="s">
         <v>154</v>
       </c>
       <c r="G98" t="s">
         <v>155</v>
       </c>
     </row>
@@ -4632,81 +4644,81 @@
       <c r="B99" t="s">
         <v>390</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" t="s">
         <v>393</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="5">
         <v>6189</v>
       </c>
       <c r="B100" t="s">
         <v>395</v>
       </c>
       <c r="C100" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E100" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5">
         <v>203356</v>
       </c>
       <c r="B101" t="s">
         <v>397</v>
       </c>
       <c r="C101" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D101" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E101" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F101" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G101" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
         <v>399</v>
       </c>
       <c r="B102" t="s">
         <v>400</v>
       </c>
       <c r="C102" t="s">
         <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>402</v>
       </c>
       <c r="E102" t="s">
         <v>403</v>
       </c>
       <c r="F102" t="s">
         <v>404</v>
       </c>
       <c r="G102" t="s">
@@ -5017,84 +5029,84 @@
       <c r="G117" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
         <v>469</v>
       </c>
       <c r="B118" t="s">
         <v>470</v>
       </c>
       <c r="C118" t="s">
         <v>471</v>
       </c>
       <c r="D118" t="s">
         <v>472</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="B119" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="C119" t="s">
-        <v>76</v>
+        <v>146</v>
       </c>
       <c r="D119" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5">
         <v>26171</v>
       </c>
       <c r="B120" t="s">
-        <v>145</v>
+        <v>74</v>
       </c>
       <c r="C120" t="s">
-        <v>146</v>
+        <v>75</v>
       </c>
       <c r="D120" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
         <v>474</v>
       </c>
       <c r="B121" t="s">
         <v>475</v>
       </c>
       <c r="C121" t="s">
         <v>476</v>
       </c>
       <c r="D121" t="s">
         <v>477</v>
       </c>
       <c r="E121" t="s">
         <v>478</v>
       </c>
       <c r="F121" t="s">
         <v>479</v>
       </c>
       <c r="G121" t="s">
         <v>480</v>
       </c>
     </row>
@@ -5153,60 +5165,60 @@
       </c>
       <c r="C124" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5">
         <v>203356</v>
       </c>
       <c r="B125" t="s">
         <v>397</v>
       </c>
       <c r="C125" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D125" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E125" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F125" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G125" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5">
         <v>1929</v>
       </c>
       <c r="B126" t="s">
         <v>384</v>
       </c>
       <c r="C126" t="s">
         <v>385</v>
       </c>
       <c r="D126" t="s">
         <v>386</v>
       </c>
       <c r="E126" t="s">
         <v>387</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>388</v>
       </c>
@@ -5240,66 +5252,66 @@
       </c>
       <c r="B128" t="s">
         <v>236</v>
       </c>
       <c r="C128" t="s">
         <v>237</v>
       </c>
       <c r="D128" t="s">
         <v>238</v>
       </c>
       <c r="E128" t="s">
         <v>239</v>
       </c>
       <c r="F128" t="s">
         <v>240</v>
       </c>
       <c r="G128" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5">
         <v>203349</v>
       </c>
       <c r="B129" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C129" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D129" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E129" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F129" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G129" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="5">
         <v>8327</v>
       </c>
       <c r="B130" t="s">
         <v>382</v>
       </c>
       <c r="C130" t="s">
         <v>378</v>
       </c>
       <c r="D130" t="s">
         <v>379</v>
       </c>
       <c r="E130" t="s">
         <v>380</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5">
@@ -5459,76 +5471,76 @@
         <v>522</v>
       </c>
       <c r="D138" t="s">
         <v>523</v>
       </c>
       <c r="E138" t="s">
         <v>524</v>
       </c>
       <c r="F138" t="s">
         <v>525</v>
       </c>
       <c r="G138" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5" t="s">
         <v>527</v>
       </c>
       <c r="B139" t="s">
         <v>528</v>
       </c>
       <c r="C139" t="s">
         <v>529</v>
       </c>
-      <c r="D139"/>
-[...1 lines deleted...]
-      <c r="F139"/>
+      <c r="D139" t="s">
+        <v>530</v>
+      </c>
+      <c r="E139" t="s">
+        <v>531</v>
+      </c>
+      <c r="F139" t="s">
+        <v>532</v>
+      </c>
       <c r="G139" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B140" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C140" t="s">
-        <v>533</v>
-[...7 lines deleted...]
-      <c r="F140" t="s">
         <v>536</v>
       </c>
+      <c r="D140"/>
+      <c r="E140"/>
+      <c r="F140"/>
       <c r="G140" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5" t="s">
         <v>538</v>
       </c>
       <c r="B141" t="s">
         <v>539</v>
       </c>
       <c r="C141" t="s">
         <v>540</v>
       </c>
       <c r="D141" t="s">
         <v>541</v>
       </c>
       <c r="E141" t="s">
         <v>542</v>
       </c>
       <c r="F141" t="s">
         <v>543</v>
       </c>
       <c r="G141" t="s">
         <v>544</v>
@@ -5690,416 +5702,416 @@
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>584</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5">
-        <v>3329</v>
+        <v>3653</v>
       </c>
       <c r="B150" t="s">
         <v>585</v>
       </c>
       <c r="C150" t="s">
         <v>586</v>
       </c>
       <c r="D150" t="s">
         <v>587</v>
       </c>
       <c r="E150" t="s">
         <v>588</v>
       </c>
-      <c r="F150"/>
+      <c r="F150" t="s">
+        <v>589</v>
+      </c>
       <c r="G150" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B151" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C151" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D151" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E151" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F151" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G151" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B152" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C152" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D152" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E152" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F152" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="G152" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B153" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C153" t="s">
         <v>436</v>
       </c>
       <c r="D153" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E153" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F153" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G153" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B154" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C154" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D154" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E154" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F154" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G154" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B155" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C155" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D155" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E155" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F155" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G155" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C156" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D156" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E156" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F156" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G156" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B157" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C157" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="D157" t="s">
         <v>633</v>
       </c>
-      <c r="E157" t="s">
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157" t="s">
         <v>634</v>
       </c>
-      <c r="F157" t="s">
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" s="5" t="s">
         <v>635</v>
       </c>
-      <c r="G157" t="s">
+      <c r="B158" t="s">
         <v>636</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>637</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>638</v>
       </c>
-      <c r="D158" t="s">
+      <c r="E158" t="s">
         <v>639</v>
       </c>
-      <c r="E158" t="s">
+      <c r="F158" t="s">
         <v>640</v>
       </c>
-      <c r="F158" t="s">
+      <c r="G158" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="5">
         <v>3652</v>
       </c>
       <c r="B159" t="s">
+        <v>642</v>
+      </c>
+      <c r="C159" t="s">
         <v>643</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>644</v>
       </c>
-      <c r="D159" t="s">
+      <c r="E159" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5">
         <v>3672</v>
       </c>
       <c r="B160" t="s">
+        <v>647</v>
+      </c>
+      <c r="C160" t="s">
         <v>648</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>649</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="5">
         <v>3894</v>
       </c>
       <c r="B161" t="s">
+        <v>652</v>
+      </c>
+      <c r="C161" t="s">
         <v>653</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>654</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161" t="s">
         <v>655</v>
       </c>
-      <c r="E161" t="s">
+      <c r="F161" t="s">
         <v>656</v>
       </c>
-      <c r="F161" t="s">
+      <c r="G161" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="B162" t="s">
         <v>659</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
         <v>660</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>661</v>
       </c>
-      <c r="D162" t="s">
+      <c r="E162" t="s">
         <v>662</v>
       </c>
-      <c r="E162" t="s">
+      <c r="F162" t="s">
         <v>663</v>
       </c>
-      <c r="F162" t="s">
+      <c r="G162" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="B163" t="s">
         <v>666</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>667</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>668</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
         <v>669</v>
       </c>
-      <c r="E163" t="s">
+      <c r="F163" t="s">
         <v>670</v>
       </c>
-      <c r="F163" t="s">
+      <c r="G163" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="B164" t="s">
         <v>673</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" t="s">
         <v>674</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>675</v>
       </c>
-      <c r="D164"/>
-[...1 lines deleted...]
-      <c r="F164"/>
+      <c r="E164" t="s">
+        <v>676</v>
+      </c>
+      <c r="F164" t="s">
+        <v>677</v>
+      </c>
       <c r="G164" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B165" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C165" t="s">
-        <v>679</v>
-[...4 lines deleted...]
-      <c r="E165" t="s">
         <v>681</v>
       </c>
-      <c r="F165" t="s">
+      <c r="D165"/>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165" t="s">
         <v>682</v>
       </c>
-      <c r="G165" t="s">
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="5">
+        <v>3329</v>
+      </c>
+      <c r="B166" t="s">
         <v>683</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A166" s="5" t="s">
+      <c r="C166" t="s">
         <v>684</v>
       </c>
-      <c r="B166" t="s">
+      <c r="D166" t="s">
         <v>685</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>686</v>
       </c>
-      <c r="D166"/>
-      <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5" t="s">
         <v>688</v>
       </c>
       <c r="B167" t="s">
         <v>689</v>
       </c>
       <c r="C167" t="s">
         <v>690</v>
       </c>
       <c r="D167" t="s">
         <v>691</v>
       </c>
       <c r="E167" t="s">
         <v>692</v>
       </c>
       <c r="F167" t="s">
         <v>693</v>
       </c>
       <c r="G167" t="s">
@@ -6124,51 +6136,51 @@
       </c>
       <c r="F168" t="s">
         <v>693</v>
       </c>
       <c r="G168" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B169" t="s">
         <v>699</v>
       </c>
       <c r="C169" t="s">
         <v>700</v>
       </c>
       <c r="D169" t="s">
         <v>701</v>
       </c>
       <c r="E169" t="s">
         <v>702</v>
       </c>
       <c r="F169" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G169" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
         <v>704</v>
       </c>
       <c r="B170" t="s">
         <v>705</v>
       </c>
       <c r="C170" t="s">
         <v>706</v>
       </c>
       <c r="D170" t="s">
         <v>707</v>
       </c>
       <c r="E170" t="s">
         <v>708</v>
       </c>
       <c r="F170" t="s">
         <v>709</v>
       </c>
       <c r="G170" t="s">
@@ -6220,50 +6232,67 @@
       <c r="G172" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
         <v>725</v>
       </c>
       <c r="B173" t="s">
         <v>726</v>
       </c>
       <c r="C173" t="s">
         <v>727</v>
       </c>
       <c r="D173" t="s">
         <v>728</v>
       </c>
       <c r="E173" t="s">
         <v>729</v>
       </c>
       <c r="F173" t="s">
         <v>730</v>
       </c>
       <c r="G173" t="s">
         <v>731</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="B174" t="s">
+        <v>733</v>
+      </c>
+      <c r="C174" t="s">
+        <v>734</v>
+      </c>
+      <c r="D174"/>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174" t="s">
+        <v>735</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>
@@ -6383,50 +6412,51 @@
     <hyperlink ref="G148" r:id="rId_hyperlink_134"/>
     <hyperlink ref="G150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="G151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="G152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="G153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="G154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="G155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="G156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="G157" r:id="rId_hyperlink_142"/>
     <hyperlink ref="G158" r:id="rId_hyperlink_143"/>
     <hyperlink ref="G159" r:id="rId_hyperlink_144"/>
     <hyperlink ref="G160" r:id="rId_hyperlink_145"/>
     <hyperlink ref="G161" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G162" r:id="rId_hyperlink_147"/>
     <hyperlink ref="G163" r:id="rId_hyperlink_148"/>
     <hyperlink ref="G164" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G165" r:id="rId_hyperlink_150"/>
     <hyperlink ref="G166" r:id="rId_hyperlink_151"/>
     <hyperlink ref="G167" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G168" r:id="rId_hyperlink_153"/>
     <hyperlink ref="G169" r:id="rId_hyperlink_154"/>
     <hyperlink ref="G170" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G171" r:id="rId_hyperlink_156"/>
     <hyperlink ref="G172" r:id="rId_hyperlink_157"/>
     <hyperlink ref="G173" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="G174" r:id="rId_hyperlink_159"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>