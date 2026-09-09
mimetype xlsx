--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -77,207 +77,207 @@
   <si>
     <t>006435</t>
   </si>
   <si>
     <t>Сливки ультрапастеризированные 10% ТМ PROFESSIONAL 500г</t>
   </si>
   <si>
     <t>56.5 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-ultrapasterizirovannye-10-tm-professional-500g</t>
   </si>
   <si>
     <t xml:space="preserve"> Молоко OraSi Бариста Соя</t>
   </si>
   <si>
     <t>121.44 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-orasi-barista-soya</t>
   </si>
   <si>
     <t>Молоко OraSi Бариста Лесной орех</t>
   </si>
   <si>
-    <t>135 грн/за уп</t>
+    <t>146.12 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-orasi-barista-lesnoy-orekh</t>
   </si>
   <si>
     <t>Молоко OraSi Бариста Кокос</t>
   </si>
   <si>
-    <t>141.56 грн/за уп</t>
+    <t>145.74 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-orasi-barista-kokos</t>
   </si>
   <si>
     <t>005638</t>
   </si>
   <si>
     <t>Сливки взбитые в балоне Poppy's Kitchen 19% 250г</t>
   </si>
   <si>
     <t>69 грн/за шт</t>
   </si>
   <si>
     <t>64.8 грн/від 12 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-vzbitye-v-balone-poppys-kitchen-19-250g</t>
   </si>
   <si>
     <t>Молоко OraSi Бариста Банан</t>
   </si>
   <si>
-    <t>141.38 грн/за уп</t>
-[...2 lines deleted...]
-    <t>135.72 грн/від 12 уп</t>
+    <t>151.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>146.28 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-orasi-barista-banan</t>
   </si>
   <si>
     <t>Молоко Галичина безлактозное 900г 2.5%</t>
   </si>
   <si>
     <t>45.56 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-galichina-bezlaktoznoe-900g-25</t>
   </si>
   <si>
     <t>0006185</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко растительное со вкусом карамели Alpro BARISTA 750мл </t>
   </si>
   <si>
-    <t>105.61 грн/за шт</t>
+    <t>140.11 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-rastitelnoe-so-vkusom-karameli-alpro-barista-750ml</t>
   </si>
   <si>
     <t>009264</t>
   </si>
   <si>
     <t>Молоко безлактозное ультрапастеризированное "Волошкове поле" 2.5% 1000г</t>
   </si>
   <si>
-    <t>62.1 грн/за уп</t>
+    <t>63.22 грн/за уп</t>
   </si>
   <si>
     <t>62.1 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-bezlaktoznoe-ultrapasterizirovannoe-voloshkove-pole-25-1000g</t>
   </si>
   <si>
     <t>006034</t>
   </si>
   <si>
     <t>Сливки ТМ Зоряна 10% 500г</t>
   </si>
   <si>
     <t>63.96 грн/за шт</t>
   </si>
   <si>
     <t>60.52 грн/від 18 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-tm-zoryana-10-500g</t>
   </si>
   <si>
     <t>006436</t>
   </si>
   <si>
     <t>Сливки ультрапастеризированные 10% ТМ ЖМЗ 500г</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-ultrapasterizirovannye-10-tm-zhmz-500g</t>
   </si>
   <si>
     <t>006434</t>
   </si>
   <si>
     <t>Молоко безлактозное 2.5% ТМ ЖМЗ 950г</t>
   </si>
   <si>
-    <t>46.19 грн/за шт</t>
+    <t>49.17 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-bezlaktoznoe-25-tm-zhmz-950g</t>
   </si>
   <si>
     <t>006433</t>
   </si>
   <si>
     <t>Молоко безлактозное ультрапастеризированное 2.5% ТМ ЖМЗ 900г</t>
   </si>
   <si>
-    <t>41.39 грн/за шт</t>
+    <t>44.71 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-bezlaktoznoe-ultrapasterizirovannoe-25-tm-zhmz-900g</t>
   </si>
   <si>
     <t>006431</t>
   </si>
   <si>
     <t>Молоко ультрапастеризированное 2.5% ТМ Master Milk 900г</t>
   </si>
   <si>
-    <t>31.96 грн/за шт</t>
+    <t>32.55 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ultrapasterizirovannoe-25-tm-master-milk-900g</t>
   </si>
   <si>
     <t>006432</t>
   </si>
   <si>
     <t>Молоко ультрапастеризированное 2.5% ТМ Master Milk 1л</t>
   </si>
   <si>
-    <t>36.38 грн/за шт</t>
+    <t>38.08 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ultrapasterizirovannoe-25-tm-master-milk-1l</t>
   </si>
   <si>
     <t>006437</t>
   </si>
   <si>
     <t>Молоко ультрапастеризированное 2.6% ТМ Barista Milk 1л</t>
   </si>
   <si>
-    <t>40.69 грн/за шт</t>
+    <t>44.17 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ultrapasterizirovannoe-26-tm-barista-milk-1l</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко OraSi Бариста Миндаль </t>
   </si>
   <si>
     <t>129.95 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-orasi-barista-mindal</t>
   </si>
   <si>
     <t>005543</t>
   </si>
   <si>
     <t>Молоко безлактозное ультрапастеризированное "Зоряна" 2.5% 0.95г</t>
   </si>
   <si>
     <t>47.91 грн/за уп</t>
   </si>
   <si>
     <t>45.33 грн/від 12 уп</t>
   </si>
@@ -287,267 +287,267 @@
   <si>
     <t>001400</t>
   </si>
   <si>
     <t>Сливки взбитые в балоне 250г 30%</t>
   </si>
   <si>
     <t>105.71 грн/за шт</t>
   </si>
   <si>
     <t>102.46 грн/від 12 шт</t>
   </si>
   <si>
     <t>98.39 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-vzbitye-v-balone-250g-30</t>
   </si>
   <si>
     <t>003835</t>
   </si>
   <si>
     <t>Молоко Галичина BARISTA 1л (12уп/1ящ) 2.5%</t>
   </si>
   <si>
-    <t>45.17 грн/за шт</t>
-[...2 lines deleted...]
-    <t>45.17 грн/від 60 шт</t>
+    <t>49.21 грн/за шт</t>
+  </si>
+  <si>
+    <t>49.21 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-galichina-barista-1l-12up1yasch-25</t>
   </si>
   <si>
     <t>Молоко кокосовое Alpro BARISTA 1л (12уп/1ящ)</t>
   </si>
   <si>
-    <t>137.07 грн/за шт</t>
-[...2 lines deleted...]
-    <t>137.07 грн/від 12 шт</t>
+    <t>147.32 грн/за шт</t>
+  </si>
+  <si>
+    <t>147.32 грн/від 12 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-kokosovoe-alpro-barista-1l-12up1yasch</t>
   </si>
   <si>
     <t>Молоко миндальное Alpro BARISTA 1л (8уп/1ящ)</t>
   </si>
   <si>
-    <t>131.25 грн/за шт</t>
-[...2 lines deleted...]
-    <t>131.25 грн/від 8 шт</t>
+    <t>143.47 грн/за шт</t>
+  </si>
+  <si>
+    <t>143.47 грн/від 8 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-mindalnoe-alpro-barista-1l-8up1yasch</t>
   </si>
   <si>
     <t>Молоко соевое Alpro BARISTA 1л (12уп/1ящ)</t>
   </si>
   <si>
     <t>119.7 грн/за шт</t>
   </si>
   <si>
     <t>119.7 грн/від 12 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-soevoe-alpro-barista-1l-12up1yasch</t>
   </si>
   <si>
     <t>Молоко кокосовое с рисом Alpro  1л (8уп/1ящ)</t>
   </si>
   <si>
     <t>86 грн/за шт</t>
   </si>
   <si>
     <t>82.5 грн/від 8 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-kokosovoe-s-risom-alpro-1l-8up1yasch</t>
   </si>
   <si>
     <t>Молоко банановое из сои безлактозное Alpro 1л (8уп/1ящ)</t>
   </si>
   <si>
-    <t>139.12 грн/за шт</t>
-[...2 lines deleted...]
-    <t>139.12 грн/від 8 шт</t>
+    <t>149.52 грн/за шт</t>
+  </si>
+  <si>
+    <t>149.52 грн/від 8 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-bananovoe-iz-soi-bezlaktoznoe-alpro-1l-8up1yasch</t>
   </si>
   <si>
     <t>Молоко миндальное без сахара Alpro 1л (8уп/1ящ)</t>
   </si>
   <si>
     <t>127.65 грн/за шт</t>
   </si>
   <si>
     <t>127.65 грн/від 8 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-mindalnoe-bez-sakhara-alpro-1l-8up1yasch</t>
   </si>
   <si>
     <t>Молоко ванильное безлактозное Alpro 1л (8уп/1ящ)</t>
   </si>
   <si>
+    <t>145.62 грн/за шт</t>
+  </si>
+  <si>
+    <t>145.62 грн/від 8 шт</t>
+  </si>
+  <si>
     <t>https://panstakan.com.ua/ru/product/moloko-vanilnoe-bezlaktoznoe-alpro-1l-8up1yasch</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко ультрапастеризированное "Волошкове поле" 2,5% 900г  (12шт/ящ)  мягкая уп </t>
   </si>
   <si>
     <t>31.84 грн/за уп</t>
   </si>
   <si>
     <t>30.76 грн/від 12 уп</t>
   </si>
   <si>
     <t>29.68 грн/від 96 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ultrapasterizirovannoe-voloshkove-pole-25-900g-12shtyasch-myagkaya</t>
   </si>
   <si>
     <t>Молоко Галичина безлактозное 950г (12уп/1ящ) 2.5%</t>
   </si>
   <si>
-    <t>62 грн/за шт</t>
-[...2 lines deleted...]
-    <t>62 грн/від 12 шт</t>
+    <t>64.36 грн/за шт</t>
+  </si>
+  <si>
+    <t>64.36 грн/від 12 шт</t>
   </si>
   <si>
     <t>62 грн/від 48 шт</t>
   </si>
   <si>
     <t>62 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-galichina-bezlaktoznoe-950g-12up1yasch-25</t>
   </si>
   <si>
     <t xml:space="preserve">Сливки Галичина  500г  10% </t>
   </si>
   <si>
     <t>69 грн/за уп</t>
   </si>
   <si>
     <t>65.21 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-galichina-500g-10</t>
   </si>
   <si>
     <t>004224</t>
   </si>
   <si>
     <t>Молоко Галичина   900г  (15уп/1ящ) 2.5%</t>
   </si>
   <si>
     <t>32.26 грн/за шт</t>
   </si>
   <si>
     <t>32.26 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-galichina-900g-15up1yasch-25</t>
   </si>
   <si>
     <t>Молоко  PROFESSIONAL  900г (15уп1ящ) 2.5%</t>
   </si>
   <si>
-    <t>32.47 грн/за шт</t>
-[...2 lines deleted...]
-    <t>32.47 грн/від 45 шт</t>
+    <t>34.63 грн/за шт</t>
+  </si>
+  <si>
+    <t>36.18 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-professional-900g-15up1yasch-25</t>
   </si>
   <si>
     <t>Молоко PROFESSIONAL  2.5% 1000 г</t>
   </si>
   <si>
-    <t>37.38 грн/за шт</t>
+    <t>39.77 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-professional-25-1000-g</t>
   </si>
   <si>
     <t>005125</t>
   </si>
   <si>
     <t>Молоко ультрапастеризированное TM MILK VISIT 2.5% 1000 г</t>
   </si>
   <si>
     <t>33.5 грн/за шт</t>
   </si>
   <si>
     <t>30.45 грн/від 10 шт</t>
   </si>
   <si>
     <t>29.38 грн/від 40 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ultrapasterizirovannoe-tm-milk-visit-25-1000-g</t>
   </si>
   <si>
     <t xml:space="preserve">Сливки сухие RISTORA Bevanda Bianca 500г </t>
   </si>
   <si>
     <t>168.51 грн/за уп</t>
   </si>
   <si>
     <t>162.36 грн/від 10 уп</t>
   </si>
   <si>
     <t>154.98 грн/від 20 уп</t>
   </si>
   <si>
     <t>147.6 грн/від 50 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/slivki-sukhie-ristora-bevanda-bianca-500g</t>
   </si>
   <si>
     <t>005128</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко овсяное Alpro 1л </t>
   </si>
   <si>
-    <t>134.51 грн/за шт</t>
-[...5 lines deleted...]
-    <t>134.51 грн/від 32 шт</t>
+    <t>143.47 грн/від 32 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/moloko-ovsyanoe-alpro-1l</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1501,235 +1501,235 @@
         <v>3808</v>
       </c>
       <c r="B34" t="s">
         <v>113</v>
       </c>
       <c r="C34" t="s">
         <v>114</v>
       </c>
       <c r="D34" t="s">
         <v>115</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>3805</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5">
         <v>6647</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>3897</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>3943</v>
       </c>
       <c r="B38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5">
         <v>4500</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5">
         <v>5092</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>3139</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C43" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F43" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G43" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="E44" t="s">
         <v>162</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>