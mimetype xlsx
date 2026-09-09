--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Сиропы для кофе и коктейлей</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Помпы / Дозаторы</t>
   </si>
   <si>
@@ -1002,50 +1002,56 @@
     <t>https://panstakan.com.ua/ru/product/topping-nelli-kokos-600-g</t>
   </si>
   <si>
     <t>Топпинг Соленая Карамель ТМ Nelli 600г</t>
   </si>
   <si>
     <t>65.57 грн/за шт</t>
   </si>
   <si>
     <t>63.44 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/topping-solenaya-karamel-tm-nelli-600g</t>
   </si>
   <si>
     <t>Топпинг  Клубника 600г (1ящ/12бут) Тм Nelli</t>
   </si>
   <si>
     <t>73.14 грн/за шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/topping-klubnika-600g-1yasch12but-tm-nelli</t>
   </si>
   <si>
     <t>Топпинг  Малина 600г (1ящ/12бут) Тм Nelli</t>
+  </si>
+  <si>
+    <t>70.62 грн/за шт</t>
+  </si>
+  <si>
+    <t>68.32 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/topping-malina-600g-1yasch12but-tm-nelli</t>
   </si>
   <si>
     <t>Топпинг  Лесная ягода 600г (1ящ/12бут) Тм Nelli</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/topping-lesnaya-yagoda-600g-1yasch12but-tm-nelli</t>
   </si>
   <si>
     <t>Топпинг  Киви 600г (1ящ/12бут) Тм Nelli</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/topping-kivi-600g-1yasch12but-tm-nelli</t>
   </si>
   <si>
     <t>Топпинг  Карамель 600г (1ящ/12бут) Тм Nelli</t>
   </si>
   <si>
     <t>80.07 грн/за шт</t>
   </si>
   <si>
     <t>77.47 грн/від 6 шт</t>
   </si>
@@ -3629,60 +3635,60 @@
     <row r="100" spans="1:7">
       <c r="A100" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B100" t="s">
         <v>297</v>
       </c>
       <c r="C100" t="s">
         <v>29</v>
       </c>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B101" t="s">
         <v>300</v>
       </c>
       <c r="C101" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D101" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E101" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F101" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G101" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B102" t="s">
         <v>303</v>
       </c>
       <c r="C102" t="s">
         <v>29</v>
       </c>
       <c r="D102" t="s">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>31</v>
       </c>
       <c r="F102" t="s">
         <v>32</v>
       </c>
       <c r="G102" t="s">
@@ -3829,192 +3835,192 @@
         <v>2208</v>
       </c>
       <c r="B110" t="s">
         <v>325</v>
       </c>
       <c r="C110" t="s">
         <v>326</v>
       </c>
       <c r="D110" t="s">
         <v>319</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5">
         <v>2207</v>
       </c>
       <c r="B111" t="s">
         <v>328</v>
       </c>
       <c r="C111" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D111" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5">
         <v>2206</v>
       </c>
       <c r="B112" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C112" t="s">
         <v>326</v>
       </c>
       <c r="D112" t="s">
         <v>319</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5">
         <v>2205</v>
       </c>
       <c r="B113" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C113" t="s">
         <v>322</v>
       </c>
       <c r="D113" t="s">
         <v>323</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5">
         <v>2203</v>
       </c>
       <c r="B114" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C114" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D114" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5">
         <v>2204</v>
       </c>
       <c r="B115" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C115" t="s">
         <v>326</v>
       </c>
       <c r="D115" t="s">
         <v>319</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5">
         <v>2201</v>
       </c>
       <c r="B116" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C116" t="s">
         <v>326</v>
       </c>
       <c r="D116" t="s">
         <v>319</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5">
         <v>2210</v>
       </c>
       <c r="B117" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C117" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D117" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5">
         <v>2209</v>
       </c>
       <c r="B118" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C118" t="s">
         <v>326</v>
       </c>
       <c r="D118" t="s">
         <v>319</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>