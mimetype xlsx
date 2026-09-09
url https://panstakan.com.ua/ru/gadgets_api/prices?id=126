--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Пластиковые стаканы с купольной крышкой</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -155,60 +155,60 @@
   <si>
     <t>Крышка плоская з Х-отверстием ПЕТ-TU 100шт</t>
   </si>
   <si>
     <t>99.5 грн/за уп</t>
   </si>
   <si>
     <t>93.89 грн/від 10 уп</t>
   </si>
   <si>
     <t>87.03 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-ploskaya-z-kh-otverstiem-pet-tu-100sht</t>
   </si>
   <si>
     <t>Пластиковые стаканы с купольной крышкой ПЭТ-TU</t>
   </si>
   <si>
     <t>STPL10</t>
   </si>
   <si>
     <t>10 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   300 мл. 50шт (20уп/1000шт) прозрачный</t>
   </si>
   <si>
-    <t>131.45 грн/за уп</t>
-[...8 lines deleted...]
-    <t>115.68 грн/від 300 уп</t>
+    <t>133.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>125.51 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>118.99 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>111.66 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozrachnyy</t>
   </si>
   <si>
     <t>TU-3809</t>
   </si>
   <si>
     <t xml:space="preserve">Стаканы пластиковые ПЭТ-TU 300мл. 50шт/уп  прозрачный  без крышки </t>
   </si>
   <si>
     <t>114 грн/за уп</t>
   </si>
   <si>
     <t>106.4 грн/від 20 уп</t>
   </si>
   <si>
     <t>99.4 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pet-tu-300ml-50shtup-prozrachnyy-bez-kryshki</t>
   </si>
   <si>
     <t>TU-4339</t>
   </si>
@@ -551,81 +551,81 @@
   <si>
     <t>SA -08 (LB-08K)</t>
   </si>
   <si>
     <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 250мл 50шт/уп прозрачный без крышки </t>
   </si>
   <si>
     <t>114 грн/від 20 уп</t>
   </si>
   <si>
     <t>108 грн/від 100 уп</t>
   </si>
   <si>
     <t>105 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-250ml-50shtup-prozrachnyy-bez-kryshki</t>
   </si>
   <si>
     <t>STPL08</t>
   </si>
   <si>
     <t xml:space="preserve"> Стаканы пластиковые 8 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   250 мл. 50шт (20уп/1000шт) прозрачный </t>
   </si>
   <si>
-    <t>123 грн/за уп</t>
-[...5 lines deleted...]
-    <t>110.2 грн/від 80 уп</t>
+    <t>124.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.56 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>111.72 грн/від 80 уп</t>
   </si>
   <si>
     <t>104.12 грн/від 200 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht</t>
   </si>
   <si>
     <t>STPL12</t>
   </si>
   <si>
     <t xml:space="preserve"> Стаканы пластиковые под купольную крышку 12 OZ -  PET LITE  ЕКО 350 мл. 50шт (20уп/1000шт)  </t>
   </si>
   <si>
-    <t>143 грн/за уп</t>
-[...8 lines deleted...]
-    <t>120.47 грн/від 300 уп</t>
+    <t>145.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>138.16 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>130.24 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>121.44 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-12-oz-pet-lite-eko-350-ml-50sht-20up1000sht</t>
   </si>
   <si>
     <t>KPLPLK1TR</t>
   </si>
   <si>
     <t>Крышка купольная c Х-отверстием PET LITE  ЕКО 100шт/уп (10\1000)</t>
   </si>
   <si>
     <t>133 грн/за уп</t>
   </si>
   <si>
     <t>128.8 грн/від 10 уп</t>
   </si>
   <si>
     <t>117.6 грн/від 40 уп</t>
   </si>
   <si>
     <t>113.6 грн/від 140 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-100shtup-101000</t>
   </si>
@@ -656,60 +656,60 @@
   <si>
     <t xml:space="preserve">Стаканы пластиковые под купольную крышку ПЭТ NEW 300мл 50шт/уп прозрачный без крышки </t>
   </si>
   <si>
     <t>125 грн/за уп</t>
   </si>
   <si>
     <t>118 грн/від 20 уп</t>
   </si>
   <si>
     <t>113 грн/від 100 уп</t>
   </si>
   <si>
     <t>110 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-pod-kupolnuyu-kryshku-pet-new-300ml-50shtup-prozrachnyy-bez-kryshki</t>
   </si>
   <si>
     <t>STPL16</t>
   </si>
   <si>
     <t xml:space="preserve">16 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   500 мл. 50шт (20уп/1000шт) прозрачный </t>
   </si>
   <si>
-    <t>165.74 грн/за уп</t>
+    <t>167.25 грн/за уп</t>
   </si>
   <si>
     <t>159.45 грн/від 20 уп</t>
   </si>
   <si>
-    <t>152.76 грн/від 100 уп</t>
-[...2 lines deleted...]
-    <t>143.84 грн/від 300 уп</t>
+    <t>150.53 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>140.49 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozrachnyy</t>
   </si>
   <si>
     <t>KPLKZH</t>
   </si>
   <si>
     <t>Крышка купольная c Х-отверстием PET LITE  ЕКО 50шт/уп</t>
   </si>
   <si>
     <t>66.4 грн/за уп</t>
   </si>
   <si>
     <t>64.4 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-kupolnaya-c-kh-otverstiem-pet-lite-eko-50shtup</t>
   </si>
   <si>
     <t>KPLPLN</t>
   </si>
   <si>
     <t>Крышки пластиковые с носиком PET LITE  ЕКО   100шт/уп</t>
   </si>
@@ -731,69 +731,72 @@
   <si>
     <t>KPLKZO</t>
   </si>
   <si>
     <t>Крышки купольные c отверстием  PET LITE  ЕКО  100шт (10уп/1000шт)</t>
   </si>
   <si>
     <t>128.8 грн/від 20 уп</t>
   </si>
   <si>
     <t>120.8 грн/від 100 уп</t>
   </si>
   <si>
     <t>113.6 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-c-otverstiem-pet-lite-eko-100sht-10up1000sht</t>
   </si>
   <si>
     <t>STPL14</t>
   </si>
   <si>
     <t xml:space="preserve">14 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   400(450) мл. 50шт (20уп/1000шт) прозрачный  </t>
   </si>
   <si>
-    <t>153.5 грн/за уп</t>
-[...8 lines deleted...]
-    <t>127.89 грн/від 300 уп</t>
+    <t>155.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>146.16 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>138.04 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>126.88 грн/від 300 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozrachnyy</t>
   </si>
   <si>
     <t xml:space="preserve"> Крышки купольные без отверстия  ПЕТ NEW  PET LITE  ЕКО  100шт (20уп/2000шт)</t>
   </si>
   <si>
-    <t>124 грн/від 20 уп</t>
+    <t>127 грн/за уп</t>
+  </si>
+  <si>
+    <t>121.6 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-kupolnye-bez-otverstiya-pet-new-pet-lite-eko-100sht-20up2000sht</t>
   </si>
   <si>
     <t>TU-BABL400</t>
   </si>
   <si>
     <t>Стаканы пластиковые Bubble 400мл ПЕТ-TU 50шт/уп</t>
   </si>
   <si>
     <t>149 грн/за уп</t>
   </si>
   <si>
     <t>144.54 грн/від 20 уп</t>
   </si>
   <si>
     <t>139.07 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/stakany-plastikovye-bubble-400ml-pet-tu-50shtup</t>
   </si>
   <si>
     <t>SA -12 (LB-12K)</t>
   </si>
@@ -2379,111 +2382,111 @@
       </c>
       <c r="C49" t="s">
         <v>238</v>
       </c>
       <c r="D49" t="s">
         <v>239</v>
       </c>
       <c r="E49" t="s">
         <v>240</v>
       </c>
       <c r="F49" t="s">
         <v>241</v>
       </c>
       <c r="G49" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5">
         <v>4199</v>
       </c>
       <c r="B50" t="s">
         <v>243</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>244</v>
       </c>
       <c r="D50" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B51" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C51" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D51" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E51" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B52" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C52" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D52" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E52" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F52" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G52" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" t="s">
@@ -2525,272 +2528,272 @@
       <c r="A56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56" t="s">
         <v>27</v>
       </c>
       <c r="D56" t="s">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>3659</v>
       </c>
       <c r="B58" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C58" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E58" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5">
         <v>3658</v>
       </c>
       <c r="B59" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E59" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B60" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C60" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D60" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B61" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C61" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D61" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B62" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B63" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C63" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B64" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>2847</v>
       </c>
       <c r="B65" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E65" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F65" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G65" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>202501721</v>
       </c>
       <c r="B66" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C66" t="s">
         <v>90</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E66" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F66" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G66" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>202501441</v>
       </c>
       <c r="B67" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C67" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D67" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E67" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F67" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G67" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>