--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -1169,54 +1169,54 @@
   <si>
     <t>49.92 грн/від 24 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup</t>
   </si>
   <si>
     <t>01-5754</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver Ø90 50шт/уп</t>
   </si>
   <si>
     <t>44.7 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup</t>
   </si>
   <si>
     <t>PC-3235</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-90 Черная 100шт/уп</t>
   </si>
   <si>
-    <t>88 грн/за уп</t>
-[...2 lines deleted...]
-    <t>83.52 грн/від 10 уп</t>
+    <t>110.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.88 грн/від 10 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup</t>
   </si>
   <si>
     <t>004638</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  AP-90 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
   </si>
   <si>
     <t>55.28 грн/за уп</t>
   </si>
   <si>
     <t>53.64 грн/від 40 уп</t>
   </si>
   <si>
     <t>51.19 грн/від 120 уп</t>
   </si>
   <si>
     <t>48.32 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up</t>
   </si>
@@ -1625,51 +1625,51 @@
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup</t>
   </si>
   <si>
     <t>005730</t>
   </si>
   <si>
     <t>Крышки бумажные Крафтовые Ø80/ 50шт/уп ламинация-1</t>
   </si>
   <si>
     <t>49.21 грн/за уп</t>
   </si>
   <si>
     <t>47.36 грн/від 33 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1</t>
   </si>
   <si>
     <t>PC-3234</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-80 Черная 100шт/уп</t>
   </si>
   <si>
-    <t>79 грн/за уп</t>
+    <t>90.88 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup</t>
   </si>
   <si>
     <t>PC-3233</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-80 Белая 100шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup</t>
   </si>
   <si>
     <t>01-5722</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø80 50шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup</t>
   </si>
   <si>
     <t>01-5687</t>
   </si>
@@ -2915,54 +2915,54 @@
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup</t>
   </si>
   <si>
     <t>006419</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-70 / 50шт/уп / Белый / (1ящ/70уп) </t>
   </si>
   <si>
     <t>33.28 грн/від 70 уп</t>
   </si>
   <si>
     <t>31.46 грн/від 210 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up</t>
   </si>
   <si>
     <t>PC-3231</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-70 Черная 100шт/уп</t>
   </si>
   <si>
-    <t>73 грн/за уп</t>
-[...2 lines deleted...]
-    <t>69.12 грн/від 10 уп</t>
+    <t>88.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.18 грн/від 10 уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Белый / (1ящ/60уп) </t>
   </si>
   <si>
     <t>39.15 грн/за уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up</t>
   </si>
   <si>
     <t>PC-3232</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-70 Белая 100шт/уп</t>
   </si>
   <si>
     <t>https://panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup</t>
   </si>
   <si>
     <t>004132</t>
   </si>